--- v0 (2026-02-28)
+++ v1 (2026-05-13)
@@ -54,11669 +54,11669 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Jerônimo Terra Rolim</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7221/7221_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7221/7221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 168, DE 12 DE NOVEMBRO DE 2018._x000D_
 </t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7222/7222_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7222/7222_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 168, DE 12 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcelo Vargas Savi</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7250/7250_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7250/7250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 206, DE_x000D_
 17 DE DEZEMBRO DE 2018._x000D_
 </t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7566/7566_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7566/7566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(RETIRADA PELO AUTOR)EMENDA MODIFICATIVA Nº.01 AO PROJETO DE LEI ORDINÁRIA Nº 16 SUBSTITUTIVO, DE 29 DE MAIO DE 2019._x000D_
 </t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alberi Galvani Dias</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7567/7567_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7567/7567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(RETIRADA PELO AUTOR)EMENDA MODIFICATIVA Nº.02 AO PROJETO DE LEI ORDINÁRIA Nº 16 SUBSTITUTIVO, DE 29 DE MAIO DE 2019. </t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ismael Viezze</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7570/7570_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7570/7570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(RETIRADA PELO AUTOR)EMENDA SUPRESSIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 16 -SUBSTITUTIVO, DE 29 DE MAIO DE 2019._x000D_
 </t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7571/7571_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7571/7571_texto_integral.pdf</t>
   </si>
   <si>
     <t>(RETIRADA PELO AUTOR)EMENDA MODIFICATIVA Nº. 03 AO PROJETO DE LEI ORDINÁRIA Nº 16 -_x000D_
 SUBSTITUTIVO, DE 29 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7572/7572_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7572/7572_texto_integral.pdf</t>
   </si>
   <si>
     <t>(RETIRADA PELO AUTOR) EMENDA ADITIVA N°.01 AO PROJETO DE LEI ORDINÁRIA N°16 - SUBSTITUTIVO, DE 29 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Mesa Diretora </t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7606/7606_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7606/7606_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº.01 AO PROJETO DE LEI ORDINÁRIA Nº 16 - SUBSTITUTIVO, DE 29 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7607/7607_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7607/7607_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 16 - SUBSTITUTIVO, DE 29 DE MAIO DE 2019._x000D_
 </t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7811/emenda_ldo_coleta_de_lixo_2.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7811/emenda_ldo_coleta_de_lixo_2.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 77 – SUBSTITUTIVO, DE 27 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7821/emenda_aditiva_ismael.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7821/emenda_aditiva_ismael.pdf</t>
   </si>
   <si>
     <t>O VEREADOR signatário, no uso de suas atribuições legais e regimentais, de acordo com o que dispõe o art. 153 do Regimento Interno, apresenta Emenda Aditiva1 ao PLO 73/2019 que “Autoriza o Município de Canela a permutar imóvel com particular por área construída e dá outras providências"._x000D_
 Art. 1° Fica adicionado o parágrafo único ao art. 2° do Projeto de Lei 73/2019, com a seguinte redação:  _x000D_
 Parágrafo único. No imóvel a ser desafetado, o particular deverá preservar, revitalizar e integrar a edificação relativa às “Ruínas do Cassino” ao uso turístico deste empreendimento.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8089/emenda_modificativa_1t.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8089/emenda_modificativa_1t.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 131 - Substitutivo, DE 25 DE NOVEMBRO DE 2019.</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8110/disponivel_-_alberi_galvani_dias_-_apae_-_r_30.00000_1.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8110/disponivel_-_alberi_galvani_dias_-_apae_-_r_30.00000_1.doc</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 01 AO PL 130/2019-VEREADOR ALBERI GALVANI DIAS</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8111/disponivel_-_alberi_galvani_dias_-_canela_cross_ahJPi5J.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8111/disponivel_-_alberi_galvani_dias_-_canela_cross_ahJPi5J.doc</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 02 AO PL 130/2019-VEREADOR ALBERI GALVANI DIAS</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8112/disponivel_-_alberi_galvani_dias_-_dom_guanella_4X0hUdJ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8112/disponivel_-_alberi_galvani_dias_-_dom_guanella_4X0hUdJ.doc</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 03 AO PL 130/2019-VEREADOR ALBERI GALVANI DIAS</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8113/disponivel_-_alberi_galvani_dias_-_sonho_olimpi_V2EtGl6.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8113/disponivel_-_alberi_galvani_dias_-_sonho_olimpi_V2EtGl6.doc</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 04 AO PL 130/2019-VEREADOR ALBERI GALVANI DIAS</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8114/saude_-_alberi_galvani_dias_-_hospital_-_diagno_j1tykab.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8114/saude_-_alberi_galvani_dias_-_hospital_-_diagno_j1tykab.doc</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 05 AO PL 130/2019-VEREADOR ALBERI GALVANI DIAS</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Carlos  Ricardo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8115/1_disponivel_-_carlos_ricardo_de_oliveira_-_apa_uLO1Inw.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8115/1_disponivel_-_carlos_ricardo_de_oliveira_-_apa_uLO1Inw.doc</t>
   </si>
   <si>
     <t>Busca-se a apresentação desta emenda para viabilizar a reforma e adequação da infraestrutura interna e externa do prédio da sede da Associação de Pais e Amigos dos Excepcionais.</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8116/2_disponivel_-_carlos_ricardo_de_oliveira_-_dom_tqvp25J.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8116/2_disponivel_-_carlos_ricardo_de_oliveira_-_dom_tqvp25J.doc</t>
   </si>
   <si>
     <t>Para fins de atendimento ao Projeto "Encante-se".</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8117/5_disponivel_-_carlos_ricardo_de_oliveira_-_eme_PK5DGMJ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8117/5_disponivel_-_carlos_ricardo_de_oliveira_-_eme_PK5DGMJ.doc</t>
   </si>
   <si>
     <t>Tento em vista a necessidade de manutenção das atividades das escolas do município, requer-se a colocação dos presentes recursos em benefício da escola EMEI – Adriana Spall</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8118/3_disponivel_-_carlos_ricardo_de_oliveira_-_eme_esSQONc.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8118/3_disponivel_-_carlos_ricardo_de_oliveira_-_eme_esSQONc.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de Ampliação, Reforma e Adequação Na Infraestrutura das Escolas de Ensino Fundamental do nosso município, requer-se a colocação dos presentes recursos em benefício da escola EMEIF – Dante Bertoluci.</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8119/4_disponivel_-_carlos_ricardo_de_oliveira_-_eme_fKhRP1I.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8119/4_disponivel_-_carlos_ricardo_de_oliveira_-_eme_fKhRP1I.doc</t>
   </si>
   <si>
     <t>Tento em vista a necessidade de Ampliação Reforma E Adequação Na Infraestrutura das Escolas de Ensino Fundamental, requer-se a colocação dos presentes recursos em benefício da escola EMEIF – Ernesto Dornelles.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8120/6_disponivel_-_carlos_ricardo_de_oliveira_-_eme_cd89WgX.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8120/6_disponivel_-_carlos_ricardo_de_oliveira_-_eme_cd89WgX.doc</t>
   </si>
   <si>
     <t>Tento em vista a necessidade de Ampliação, Reforma e Adequação das atividades das escolas do município, requer-se a colocação dos presentes recursos em benefício da escola Rodolfo Schilieper.</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8121/8_saude_-_carlos_ricardo_de_oliveira_-_hospital_4ZZf0Ua.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8121/8_saude_-_carlos_ricardo_de_oliveira_-_hospital_4ZZf0Ua.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade do Hospital de Caridade de Canela na manutenção da oferta de serviços de diagnóstico básicos para o atendimento de urgência e emergência, e a demanda de serviços eletivos de média complexidade para a população do município, destina-se a emenda impositiva para ampliação da oferta dos atendimentos,  melhoria e qualificação dos serviços hospitalares no hcc.</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Carmen Lucia Seibt de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8122/disponivel_-_carmen_lucia_de_moraes_-_oasis_san_5nhvxkC.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8122/disponivel_-_carmen_lucia_de_moraes_-_oasis_san_5nhvxkC.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 A presente emenda busca disponibilizar verba para acolhimento de idosos acima de 60 anos de idade, uma vez que o Oásis Santa Ângela atualmente é a única instituição que presta o serviço na modalidade I.L.P.I. – Instituição de Longa Permanência para Idosas, no Município de Canela; Desta forma, requer-se a disponibilização da verba para essa finalidade..</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8123/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8123/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista as necessidades de manutenção na infraestrutura do CAPS, requer-se a destinação e aplicação dos seguintes valores:_x000D_
 R$ 20.000,00 para a manutenção da infraestrutura do CAPS</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8124/saude_-_carmen_lucia_de_moraes_-_desfibrilador__emPgmJE.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8124/saude_-_carmen_lucia_de_moraes_-_desfibrilador__emPgmJE.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista as necessidades de aquisições de equipamentos na área da saúde, requer-se a destinação do valor desta emenda para a aquisição de um aparelho desfibrilador.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8125/saude_-_carmen_lucia_de_moraes_-_hospital_-_dia_8nL7Oa5.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8125/saude_-_carmen_lucia_de_moraes_-_hospital_-_dia_8nL7Oa5.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista a necessidade do Hospital de Caridade de Canela na manutenção da oferta de serviços de diagnóstico básicos para o atendimento de urgência e emergência, e a demanda de serviços eletivos de média complexidade para a população do município, destina-se a emenda impositiva para ampliação da oferta dos atendimentos,  melhoria e qualificação dos serviços hospitalares no hcc.</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8126/saude_-_carmen_lucia_de_moraes_-_manutencao_pos_cV6NTNm.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8126/saude_-_carmen_lucia_de_moraes_-_manutencao_pos_cV6NTNm.doc</t>
   </si>
   <si>
     <t>ustificativa:_x000D_
 Tendo em vista as necessidades de manutenção da infraestrutura dos postos de saúde do município, requer-se a aplicação do valor de R$20.000,00 junto ao Posto de Saúde do Bairro Santa Marta.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8127/saude_-_carmen_lucia_de_moraes_-_reforma_posto__Mvm7du2.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8127/saude_-_carmen_lucia_de_moraes_-_reforma_posto__Mvm7du2.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista as necessidades de reforma e adequação da infraestrutura dos postos de saúde do município, requer-se a aplicação do valor de R$20.000,00 junto ao Posto de Saúde do Bairro CANELINHA. _x000D_
 _x000D_
 Resumo da Emenda</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Emília Guedes Fulcher</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8128/saude_-_emilia_guedes_fulcher_-_reforma_posto_c_uyzWlPw.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8128/saude_-_emilia_guedes_fulcher_-_reforma_posto_c_uyzWlPw.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de reforma e adequação da infraestrutura dos postos de saúde do município, requer-se a aplicação do valor de R$197.463,32 junto ao Posto de Saúde do Bairro CANELINHA.</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8129/2019_disponivel_-_ismael_viezze_-_escoteiros_-__cNB1wP0.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8129/2019_disponivel_-_ismael_viezze_-_escoteiros_-__cNB1wP0.doc</t>
   </si>
   <si>
     <t>Emenda Impositova para a reforma e adequação da infraestrutura interna e externa da sede do Grupo Escoteiro ABAETÊ de Canela.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8130/2019_disponivel_-_ismal_viezze_-_sonarte_-_r_50.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8130/2019_disponivel_-_ismal_viezze_-_sonarte_-_r_50.00000.doc</t>
   </si>
   <si>
     <t>Emenda SONARTE para fomentar projetos na área de educação musical, tais como musicalização infantil e a prática de orquestra.</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8131/2019_saude_-_ismael_viezze_-_sae_-_r133.96332.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8131/2019_saude_-_ismael_viezze_-_sae_-_r133.96332.doc</t>
   </si>
   <si>
     <t>Emenda Impositiva Saúde adequação da estrutura física do SAE</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8132/r21.73166_castracao_de_animais_junto_ao_bairro__ZPoxI0z.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8132/r21.73166_castracao_de_animais_junto_ao_bairro__ZPoxI0z.doc</t>
   </si>
   <si>
     <t>R$21.731,66 castração de animais junto ao Bairro Santa Marta.</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8133/alberi_galvani_dias_-_hospital_-_r_155.62156._tg9x7dt.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8133/alberi_galvani_dias_-_hospital_-_r_155.62156._tg9x7dt.doc</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 25 AO PL 130/2019-VEREADOR ALBERI GALVANI DIAS</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8134/r7.00000_junto_a_escola_conego_joao_marchese_pa_4NMfTFa.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8134/r7.00000_junto_a_escola_conego_joao_marchese_pa_4NMfTFa.doc</t>
   </si>
   <si>
     <t>R$7.000,00 junto a escola Conego João Marchese para a compra de ventiladores,  ar-condicionado e melhorias na iluminação</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8135/movimento_comunitario_de_combate_a_violencia_r__flxJ6sQ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8135/movimento_comunitario_de_combate_a_violencia_r__flxJ6sQ.doc</t>
   </si>
   <si>
     <t>MOVIMENTO COMUNITÁRIO DE COMBATE A VIOLÊNCIA R$ 70.000,00 MOCOVI</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8136/de_manutencao_na_infraestrutura_do_caps.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8136/de_manutencao_na_infraestrutura_do_caps.doc</t>
   </si>
   <si>
     <t>de manutenção na infraestrutura do CAPS</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8137/saude_-_jeronimo_terra_rolim_-_equipamentos_aca_uY5zMc9.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8137/saude_-_jeronimo_terra_rolim_-_equipamentos_aca_uY5zMc9.doc</t>
   </si>
   <si>
     <t>aquisição de novos equipamentos para a Academia Municipal, requer-se a aplicação do valor de R$50.000,00</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8138/saude__jeronimo_terra_rolim__hospital__exames_l_QVxK8Rn.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8138/saude__jeronimo_terra_rolim__hospital__exames_l_QVxK8Rn.doc</t>
   </si>
   <si>
     <t>Saúde  Jerônimo Terra Rolim  Hospital  Exames Laboratoriais  R$ 38.731,66</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8139/tendo_em_vista_as_necessidades_de_gastos_com_o__M7eJYD8.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8139/tendo_em_vista_as_necessidades_de_gastos_com_o__M7eJYD8.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de gastos com o custeio do SAE</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Jonas Roberto Bohn Bernardo</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8140/disponivel_-_jonas_roberto_bohm_bernando_-_moco_kpdCtq9.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8140/disponivel_-_jonas_roberto_bohm_bernando_-_moco_kpdCtq9.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de manutenção das polícias de nossa cidade, requer-se a aplicação de recursos na seguinte forma:_x000D_
 R$20.000,00 em reforma e manutenção do prédio onde funciona o Plantão da Delegacia de Polícia Civil e Manutenção de seus veículos, podendo ser utilizado para despesas de compra de materiais diversos da Delegacia de Polícia Civil._x000D_
 R$20.000,00 em manutenção de veículos da Patran._x000D_
 R$20.000,00 em manutenção do novo quartel da Brigada Militar._x000D_
 R$20.000,00 em manutenção da infraestrutura do Presídio Estadual de Canela._x000D_
 R$18.731,66 para realização de projetos para construção de novo quartel de bombeiros de Canela.</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8141/saude_-_jonas_roberto_bohn_bernardo_-_equipamen_FPlPZTr.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8141/saude_-_jonas_roberto_bohn_bernardo_-_equipamen_FPlPZTr.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista as necessidades de aquisição de novos equipamentos para os postos de saúde do município, requer-se a aplicação do valor de R$20.000,00 junto ao Posto Materno do Centro.</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8142/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_FpOcLEt.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8142/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_FpOcLEt.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista as necessidades de manutenção da infraestrutura dos postos de saúde do município, requer-se a aplicação do valor de R$18.731,66 junto ao Posto de Saúde do Bairro Leodoro de Azevedo.</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8143/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_I7aqkoZ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8143/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_I7aqkoZ.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de manutenção da infraestrutura dos postos de saúde do município, requer-se a aplicação do valor de R$20.000,00 junto ao Posto de Saúde do Bairro Santa Marta.</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8144/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_oeqVifC.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8144/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_oeqVifC.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de reforma e adequação da infraestrutura dos postos de saúde do município, requer-se a aplicação do valor de R$20.000,00 junto ao Posto de Saúde do Bairro CANELINHA.</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8145/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_8OPJCEb.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8145/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_8OPJCEb.doc</t>
   </si>
   <si>
     <t>ustificativa:_x000D_
 Tendo em vista as necessidades de reforma e adequação da infraestrutura dos postos de saúde do município,  requer-se a aplicação do valor de R$20.000,00 junto ao Posto de Saúde do Bairro São Luís.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Leandro Gralha da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8146/disponivel_-_leandro_gralha_da_silva_-_emei_ser_rqxVLYA.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8146/disponivel_-_leandro_gralha_da_silva_-_emei_ser_rqxVLYA.doc</t>
   </si>
   <si>
     <t>Tento em vista a necessidade de manutenção das atividades das escolas do município, requer-se a colocação dos presentes recursos em benefício da escola EMEI – Serafina Seibt.</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8147/disponivel_-_leandro_gralha_da_silva_-_mocovi_-_L6pOwfk.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8147/disponivel_-_leandro_gralha_da_silva_-_mocovi_-_L6pOwfk.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de manutenção das polícias de nossa cidade, requer-se a aplicação de recursos na seguinte forma:_x000D_
 R$40.000,00 em reforma e manutenção do prédio da Delegacia de Polícia Civil e Manutenção de seus veículos, podendo ser utilizado para despesas de compra de materiais diversos da Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8148/disponivel_-_leandro_gralha_da_silva_-_parada_d_oVMTGzg.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8148/disponivel_-_leandro_gralha_da_silva_-_parada_d_oVMTGzg.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de colocação de abrigos de acrílico para os usuários do transporte público existentes no município de Canela, solicita-se a destinação e execução de valores na forma abaixo descrita:_x000D_
 I. R$5.000,00 para a manutenção do abrigo de ônibus (parada de ônibus) existente em frete ao Banco Itaú do Bairro Centro da Cidade de Canela.  _x000D_
 II. R$5.000,00 para a manutenção do abrigo de ônibus (parada de ônibus) existente junto a Caixa Econômica Federal da cidade de Canela - RS.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8149/disponivel_-_leandro_gralha_da_silva_-_quebra-m_XJETexQ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8149/disponivel_-_leandro_gralha_da_silva_-_quebra-m_XJETexQ.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de infraestrutura na cidade, requer-se a aplicação dos valores desta emenda para a colocação de redutores de velocidade do tipo quebra-molas na cidade.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8150/saude_-_leandro_gralha_da_silva_-_hospital__-_r_LUDYFzZ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8150/saude_-_leandro_gralha_da_silva_-_hospital__-_r_LUDYFzZ.doc</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Marcelo de Brito Drehmer</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8151/disponivel_-_marcelo_de_brito_drehmer_-_calcada_KADpW93.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8151/disponivel_-_marcelo_de_brito_drehmer_-_calcada_KADpW93.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de melhorias no passeio público localizado junto a Rua Homero Pacheco, devido ao grande fluxo de crianças que utilizam para ir a escola, requer-se a destinação do valor desta emenda para as obras de infraestrutura no passeio público.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8152/saude_-_marcelo_de_brito_drehmer_-_hospital_-_r_MTp1No6.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8152/saude_-_marcelo_de_brito_drehmer_-_hospital_-_r_MTp1No6.doc</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8153/disponivel_-_marcelo_vargas_savi_-_calcadas_-_r_KMcoCa0.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8153/disponivel_-_marcelo_vargas_savi_-_calcadas_-_r_KMcoCa0.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de infraestrutura no passeio público do município de Canela, requer-se a destinação da presente emenda para que seja destinada a este objetivo junto a secretaria de obras, em especial para a infraestrutura da Rua Patrício Zini.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8154/disponivel_-_marcelo_vargas_savi_-_casa_lar_-_r_lvw9Bc8.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8154/disponivel_-_marcelo_vargas_savi_-_casa_lar_-_r_lvw9Bc8.doc</t>
   </si>
   <si>
     <t>Para fins de Abrigamento/acolhimento de crianças e adolescentes com direitos ameaçados ou violados.</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8155/disponivel_-_marcelo_vargas_savi_-_dom_guanella_hecDgB6.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8155/disponivel_-_marcelo_vargas_savi_-_dom_guanella_hecDgB6.doc</t>
   </si>
   <si>
     <t>Para fins de atendimento ao Projeto "Encante-se"</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8156/disponivel_-_marcelo_vargas_savi_-_esporte_-_r_10.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8156/disponivel_-_marcelo_vargas_savi_-_esporte_-_r_10.00000.doc</t>
   </si>
   <si>
     <t>Para fins de manutenção e ampliação das atividades e eventos esportivos e Lazer.</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8157/disponivel_-_marcelo_vargas_savi_-_mocovi_-_r_30.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8157/disponivel_-_marcelo_vargas_savi_-_mocovi_-_r_30.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de manutenção das polícias de nossa cidade, requer-se a aplicação de recursos na seguinte forma:_x000D_
 R$30.000,00 em reforma e manutenção do prédio onde funciona a Delegacia de Polícia Civil e Manutenção de seus veículos, podendo ser utilizado para despesas de compra de materiais diversos da Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8158/disponivel_-_marcelo_vargas_savi_-_pavimentacao_Tt5i1ai.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8158/disponivel_-_marcelo_vargas_savi_-_pavimentacao_Tt5i1ai.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de pavimentação das ruas do município, requer-se a destinação do valor desta emenda para auxiliar nos custos da pavimentação da rua Edgar Haack.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8159/saude_-_marcelo_vargas_savi_-_equipamentos_post_THjArZS.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8159/saude_-_marcelo_vargas_savi_-_equipamentos_post_THjArZS.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de aquisição de novos equipamentos para os postos de saúde do município, requer-se a aplicação do valor de R$5.000,00 junto ao Posto Materno do Centro.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8160/saude_-_marcelo_vargas_savi_-_fraldas_-_r_10.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8160/saude_-_marcelo_vargas_savi_-_fraldas_-_r_10.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de manutenções das ações de saúde, requer-se a utilização dos recursos desta emenda para a aquisição de fraldas geriátricas.</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8161/saude_-_marcelo_vargas_savi_-_hospital_-_r_50.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8161/saude_-_marcelo_vargas_savi_-_hospital_-_r_50.00000.doc</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8162/saude_-_marcelo_vargas_savi_-_medicamentos_-_r_18.73166.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8162/saude_-_marcelo_vargas_savi_-_medicamentos_-_r_18.73166.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de gastos com compra de medicamentos para a farmácia municipal, requer-se a alocação destes valores para esta finalidade.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8163/saude_-_marcelo_vargas_savi_-_reforma_posto_canelinha_-_r_20.00000.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8163/saude_-_marcelo_vargas_savi_-_reforma_posto_canelinha_-_r_20.00000.docx</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Merlin Jone Wulff</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8164/1_disponivel_-_merlin_jone_wulff_-_apae_-_r_10.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8164/1_disponivel_-_merlin_jone_wulff_-_apae_-_r_10.00000.doc</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8165/2_disponivel_-_merlin_jone_wulff_-_dom_guanella_webE00s.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8165/2_disponivel_-_merlin_jone_wulff_-_dom_guanella_webE00s.doc</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8166/4_disponivel_-_merlin_jone_wulff_-_emeif_joao_a_96qzzCz.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8166/4_disponivel_-_merlin_jone_wulff_-_emeif_joao_a_96qzzCz.doc</t>
   </si>
   <si>
     <t>Tento em vista a necessidade de Ampliação, Reforma e Adequação das atividades das escolas do município, requer-se a colocação dos presentes recursos em benefício da escola EMEIF – João Alfredo Correa Pinto.</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8167/5_disponivel_-_merlin_jone_wulff_-_emeif_rodolf_hjf97yW.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8167/5_disponivel_-_merlin_jone_wulff_-_emeif_rodolf_hjf97yW.doc</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8168/3_disponivel_-_merlin_jone_wulff_-_mocovi_-_r_34.73166.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8168/3_disponivel_-_merlin_jone_wulff_-_mocovi_-_r_34.73166.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de manutenção das polícias de nossa cidade, requer-se a aplicação de recursos na seguinte forma:_x000D_
 R$10.000,00 em reforma e manutenção do prédio onde funciona o Plantão da Delegacia de Polícia Civil e Manutenção de seus veículos, podendo ser utilizado para despesas de compra de materiais diversos da Delegacia de Polícia Civil._x000D_
 R$14.731,66 em manutenção do novo quartel da Brigada Militar._x000D_
 R$10.000,00 para realização de projetos para construção de novo quartel de bombeiros de Canela.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8169/6_disponivel_-_merlin_jone_wulff_-_parada_de_on_IXA4vtb.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8169/6_disponivel_-_merlin_jone_wulff_-_parada_de_on_IXA4vtb.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de manutenção de abrigos de acrílico para os usuários do transporte público existentes no município de Canela, solicita-se a destinação e execução de valores na forma abaixo descrita:_x000D_
 I. R$4.000,00 para a manutenção do abrigo de ônibus (parada de ônibus) existente junto a Rua Visconde de Mauá, nas proximidades da altura do n°. 673, barro Centro de Canela. _x000D_
 II. R$4.000,00 para a manutenção do abrigo de ônibus (parada de ônibus) existente junto a Rua Visconde de Mauá, no lado oposto ao mencionado no item anterior, para que fique tanto na linha de ida como na de retorno do ônibus. _x000D_
 III. R$4.000,00. para a manutenção do abrigo de ônibus (parada de ônibus) existente junto a Rua Augusto Pestana, em frente ao Hospital de Caridade de Canela._x000D_
 IV. R$4.000,00. para a manutenção do abrigo de ônibus (parada de ônibus) existente junto a Rua Augusto Pestana, no lado oposto a parada de ônibus que trata o item III, em frente ao Hospital de Caridade de Canela._x000D_
 V. R$4.000,00. para a manutenção do abrigo de ônibus (parada de ônibus) existente junto a Rua Tio Elias, nas proximidades do n°. 801, bairro Leodoro de Azevedo, na cidade de Canela._x000D_
 VI. R$4.000,00. para a manutenção do abrigo de ônibus (parada de ônibus) existente junto a Rua Tio Elias, no lado oposto ao abrigo de ônibus que trata o item V desta emenda.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8170/7_saude_-_merlin_jone_wulff_-_hospital_-_diagno_9evF1vb.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8170/7_saude_-_merlin_jone_wulff_-_hospital_-_diagno_9evF1vb.doc</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Bancada PMDB</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8171/emilia_guedes_fulcher_-_calcadas_-_r_155.62156.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8171/emilia_guedes_fulcher_-_calcadas_-_r_155.62156.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de infraestrutura no passeio público do município de Canela, requer-se a destinação da presente emenda para que seja destinada a este objetivo junto a secretaria de obras, em especial para a infraestrutura da Rua Adalberto Wortmann, Rua Homero Pacheco, Rua Rui Ramos e Rua Presidente João Goulart. Bancada MDB – Ver. Emília Guedes Fulcher</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8172/leandro_gralha_da_silva_-_castracoes_-_r_10.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8172/leandro_gralha_da_silva_-_castracoes_-_r_10.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de castração de animais em nosso município, requer-se a destinação para a castração junto ao bairro Santa Marta. Bancada do MDB - Ver. Leandro Gralha da Silva</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8173/leandro_gralha_da_silva_-_pavimentacao_-_r_145.62156.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8173/leandro_gralha_da_silva_-_pavimentacao_-_r_145.62156.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de pavimentações de ruas do município de Canela, requer-se a destinação da presente emenda para que seja destinada a este objetivo junto a secretaria de obras. Bancada do MDB - Ver. Leandro Gralha da Silva</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8174/marcelo_drehmer_-_equipamentos_obras_-_r_155.62156.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8174/marcelo_drehmer_-_equipamentos_obras_-_r_155.62156.doc</t>
   </si>
   <si>
     <t>Tendo em vista as de compra de uma máquina de BobCat, que é utilizada para serviços diversos, pois a máquina será equipada com quatro implementos (carregadeira, escavadeira, varredor com coletor e compedor). A máquina é importante pela grande demanda de serviço e o maquinário existente não suporta a demanda. Desta forma, requer-se a aplicação do valor desta emenda junto a esta finalidade. Bancada MDB – Ver. Marcelo de Brito Drehmer</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8175/marcelo_vargas_savi_-_calcadas_-_r_20.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8175/marcelo_vargas_savi_-_calcadas_-_r_20.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de infraestrutura no passeio público do município de Canela, requer-se a destinação da presente emenda para que seja destinada a este objetivo junto a secretaria de obras, em especial para a infraestrutura da Rua Adalberto Wortmann, Rua Homero Pacheco e Rua Presidente João Goulart. Bancada MDB – Ver. Marcelo Vargas Savi</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8176/marcelo_vargas_savi_-_calcadas_-_r_110.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8176/marcelo_vargas_savi_-_calcadas_-_r_110.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de infraestrutura no passeio público do município de Canela, requer-se a destinação da presente emenda para que seja destinada a este objetivo junto a secretaria de obras, em especial para a infraestrutura na Rui Ramos, Beco 1 e Beco 2 da Rua Pinheiro Machado, Vale Verde - Rua João Simplício e Rua Rui Vianna da Rocha. Bancada MDB – Ver. Marcelo Vargas Savi</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8177/marcelo_vargas_savi_-_controlador_de_velocidade_f5F6FHw.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8177/marcelo_vargas_savi_-_controlador_de_velocidade_f5F6FHw.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidade de infraestrutura na cidade, requer-se a aplicação dos valores desta emenda para a colocação de redutores de velocidade do tipo quebra-molas junto as seguintes ruas: Rua Rui Ramos, Rua Estevão José Pereira, Rua Tio Elias (em frente ao bar dos alemão),  Rua Homero Pacheco (em frente ao Residencial Canela). Bancada MDB – Ver. Marcelo Vargas Savi</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8178/marcelo_vargas_savi_-_parada_de_onibus_-_r_10.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8178/marcelo_vargas_savi_-_parada_de_onibus_-_r_10.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de manutenção dos abrigos para os usuários do transporte público existentes no município de Canela, solicita-se a destinação dos valores desta emenda em partes iguais para os seguintes locais de abrigo de ônibus: Bairro Caçador, Rua Homero Pacheco (em frente ao Mercado das Guria), Rua César Raymundo (em frente ao UBS São Luiz). Bancada do MDB -  Ver. Marcelo Vargas Savi</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Bancada PDT</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8179/2019_bancada_pdt_-_climatizacao_emeif_-_r150.86469.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8179/2019_bancada_pdt_-_climatizacao_emeif_-_r150.86469.doc</t>
   </si>
   <si>
     <t>Busca-se com a presente emenda, a possibilidade de compra de climatizador do tipo ar condicionado para colocação junto as salas de aula dos alunos do ensino fundamental municipal.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8180/2019_bancada_pdt_-_equipamentos_hemodialise_-_r_cBLOhCf.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8180/2019_bancada_pdt_-_equipamentos_hemodialise_-_r_cBLOhCf.doc</t>
   </si>
   <si>
     <t>Com o valor de R$270.000,00 do todo da presente emenda, requer-se a compra de 4 máquinas de hemodiálise para o Posto Central do Município._x000D_
 Com o valor de R$6.000,00 do todo da presente emenda, requer-se a compra de 4 poltronas para hemodiálise para colocar no posto central juntamente com a máquina de hemodiálise.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8181/2019_bancada_pdt_-_mocovi_-_r_40.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8181/2019_bancada_pdt_-_mocovi_-_r_40.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de manutenção das polícias de nossa cidade, requer-se a aplicação de recursos na seguinte forma:_x000D_
 R$30.000,00 para projeto do quartel da brigada militar._x000D_
 R$10.000,00 para realização de projetos para construção de novo quartel de bombeiros de Canela.</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Vereadores PP</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8182/carmen_lucia_de_moraes_-_calcadas_-_r_150.62156_1.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8182/carmen_lucia_de_moraes_-_calcadas_-_r_150.62156_1.doc</t>
   </si>
   <si>
     <t>stificativa:_x000D_
 Tendo em vista as necessidade de infraestrutura no passeio público do município de Canela, requer-se a destinação da presente emenda para que seja destinada a este objetivo junto a secretaria de obras, em especial na Rua Adolfo Seibt, no bairro São José e Passeio Público da Rua Homero Pacheco, no bairro Ulisses de Abreu.</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8183/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8183/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc</t>
   </si>
   <si>
     <t>ustificativa:_x000D_
 Tento em vista a necessidade de reforma e adequação da infraestrutura das escolas do município, requer-se a colocação dos presentes recursos em benefício da escola EMEIF – Santos Dummont.</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8184/jonas_roberto_bohn_bernardo_-_apae_-_20.62156.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8184/jonas_roberto_bohn_bernardo_-_apae_-_20.62156.doc</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8185/jonas_roberto_bohn_bernardo_-_castracoes_-_r_25.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8185/jonas_roberto_bohn_bernardo_-_castracoes_-_r_25.00000.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista as necessidades de castração de animais em nosso município, requer-se a destinação para a castração dos seguintes valores:_x000D_
 R$25.000,00 castração de animais do município.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8186/jonas_roberto_bohn_bernardo_-_dom_guanella_-_30.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8186/jonas_roberto_bohn_bernardo_-_dom_guanella_-_30.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de manutenção de convênios com instituições do terceiro setor, requer-se a utilização da presente emenda para fins de aplicação junto ao projeto Encante-se da citada instituição.</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8187/jonas_roberto_bohn_bernardo_-_equipamentos_emei_765u9TB.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8187/jonas_roberto_bohn_bernardo_-_equipamentos_emei_765u9TB.doc</t>
   </si>
   <si>
     <t>Busca-se com a presente emenda, a possibilidade de compra de equipamentos para utilização junto as escolas de ensino fundamental do município.</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8188/jonas_roberto_bohn_bernardo_-_oasis_-_20.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8188/jonas_roberto_bohn_bernardo_-_oasis_-_20.00000.doc</t>
   </si>
   <si>
     <t>A presente emenda busca disponibilizar verba para acolhimento de idosos acima de 60 anos de idade, uma vez que o Oásis Santa Ângela atualmente é a única instituição que presta o serviço na modalidade I.L.P.I. – Instituição de Longa Permanência para Idosas, no Município de Canela; Desta forma, requer-se a disponibilização da verba para essa finalidade..</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8189/jonas_roberto_bohn_bernardo_-_sinalizacao_turis_1BdoxVq.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8189/jonas_roberto_bohn_bernardo_-_sinalizacao_turis_1BdoxVq.doc</t>
   </si>
   <si>
     <t>Justificativa:_x000D_
 Tendo em vista as necessidades de implantação de sinalização turística, urbana e rural no município de Canela, requer-se a aplicação do valor de R$30.000,00 para esta finalidade.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8190/tendo_em_vista_as_necessidades_de_manutencao_na_xdG67sR.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8190/tendo_em_vista_as_necessidades_de_manutencao_na_xdG67sR.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de manutenção na Rua Willibaldi Rinaldo Dietrich</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8191/tendo_em_vista_as_necessidades_de_castracao_de__NzoPBsQ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8191/tendo_em_vista_as_necessidades_de_castracao_de__NzoPBsQ.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de castração de animais em nosso município</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8192/compra_de_materiais_de_construcao_para_casas_po_dDiVawJ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8192/compra_de_materiais_de_construcao_para_casas_po_dDiVawJ.doc</t>
   </si>
   <si>
     <t>compra de materiais de construção para casas populares do loteamento REVIVER</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8193/secretaria_municipal_de_obras_servicos_urbanos__QhNh2Br.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8193/secretaria_municipal_de_obras_servicos_urbanos__QhNh2Br.doc</t>
   </si>
   <si>
     <t>Secretaria Municipal de Obras, Serviços Urbanos e Agricultura._x000D_
 Abrigos de ônibus</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8194/realizacao_de_projeto_arquitetonico_e_urbanisti_FxVTxQc.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8194/realizacao_de_projeto_arquitetonico_e_urbanisti_FxVTxQc.doc</t>
   </si>
   <si>
     <t>realização de projeto arquitetônico e urbanístico para a Rua Willibaldi Rinaldo Dietrich</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8195/reforma_e_adequacao_do_piso_do_galpao_da_area_d_Irow6ft.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8195/reforma_e_adequacao_do_piso_do_galpao_da_area_d_Irow6ft.doc</t>
   </si>
   <si>
     <t>reforma e adequação do piso do galpão da área de lazer, Escola Barão do Rio Branco</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8196/r1.87000_junto_a_escola_emeif_santa_terezinha_p_5WXSjLF.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8196/r1.87000_junto_a_escola_emeif_santa_terezinha_p_5WXSjLF.doc</t>
   </si>
   <si>
     <t>R$1.870,00 junto a escola EMEIF Santa Terezinha para o fechamento ao redor da escada</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8197/r6.75156_junto_a_escola_severino_travi_junto_a__WMkKZ5U.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8197/r6.75156_junto_a_escola_severino_travi_junto_a__WMkKZ5U.doc</t>
   </si>
   <si>
     <t>R$6.751,56 junto a escola Severino Travi junto a biblioteca.</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8198/r30.00000_para_a_revitalizacao_da_praca_localiz_2DqU0yJ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8198/r30.00000_para_a_revitalizacao_da_praca_localiz_2DqU0yJ.doc</t>
   </si>
   <si>
     <t>R$30.000,00 para a revitalização da praça localizada junto ao Bairro Saiqui</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8199/07_saude_-_carlos_ricardo_de_oliveira_-_equipam_f0VeKbp.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8199/07_saude_-_carlos_ricardo_de_oliveira_-_equipam_f0VeKbp.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de compra de novos equipamentos para as unidades básicas de saúde, requer-se a destinação da verba desta emenda para a compra de 1 aparelho de Laser para ambulatório de feridas junto a Unidade Central de Saúde, e a compra de 6 bebedouros de INOX e 06 Aspiradores de Pó para as unidades de Saúde de Canela.</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8201/emenda_modificativa_-_vrm.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8201/emenda_modificativa_-_vrm.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 131 - Substitutivo, DE 09 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8202/emenda_supressiva_-_exoticas_2.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8202/emenda_supressiva_-_exoticas_2.docx</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº. 01 AO PROJETO DE LEI ORDINÁRIA Nº 131 - Substitutivo, DE 09 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8207/disponivel_-_emilia_guedes_fulcher_-_calcadas_-_r_24.73166.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8207/disponivel_-_emilia_guedes_fulcher_-_calcadas_-_r_24.73166.doc</t>
   </si>
   <si>
     <t>A presente emenda destina-se para a infraestrutura dos passeios públicos junto a Rua Homero Pacheco.</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8208/emilia_guedes_funcher_-__r105.62156.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8208/emilia_guedes_funcher_-__r105.62156.doc</t>
   </si>
   <si>
     <t>Tendo em vista as necessidades de pavimentações de ruas do município de Canela, requer-se a_x000D_
 destinação da presente emenda para que seja destinada a este objetivo junto a secretaria de obras. Vereadora Emília Guedes Fulcher</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8209/disponivel_-_emilia_guedes_fulcher_-_emeif_severino_travi_-_r_50.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8209/disponivel_-_emilia_guedes_fulcher_-_emeif_severino_travi_-_r_50.00000.doc</t>
   </si>
   <si>
     <t>Tento em vista a necessidade de Ampliação, Reforma e Adequação na Infraestrutura das escolas do_x000D_
 município, requer-se a colocação dos presentes recursos em benefício da escola EMEIF – Severino_x000D_
 Travi, junto a biblioteca da escola.</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8210/disponivel_-_emilia_guedes_fulcher_-_pracas_-_r_12.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8210/disponivel_-_emilia_guedes_fulcher_-_pracas_-_r_12.00000.doc</t>
   </si>
   <si>
     <t>A presente emenda destina-se para a aquisição de brinquedos para deficientes físicos que se utilizam de cadeiras de rodas, para que sejam alocados junto às praças João Correia e Santa Teresinha, no município de Canela.</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8211/disponivel_-_emilia_guedes_fulcher_-_mocovi_-_r_12.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8211/disponivel_-_emilia_guedes_fulcher_-_mocovi_-_r_12.00000.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de manutenção das polícias de nossa cidade, requer-se a aplicação de_x000D_
 recursos na seguinte forma:_x000D_
 R$12.000,00 em reforma e manutenção do prédio onde funciona o Plantão da Delegacia de_x000D_
 Polícia Civil e Manutenção de seus veículos, podendo ser utilizado para despesas de compra de_x000D_
 materiais diversos da Delegacia de Polícia Civil..</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8212/emenda_01_-_saude_-_r12.00000_-_compra_de_equipamento_para_saude_-_ecografia.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8212/emenda_01_-_saude_-_r12.00000_-_compra_de_equipamento_para_saude_-_ecografia.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de compra de aparelho para melhor atender a população, requer-se a destinação da presente emenda para a compra de um Aparelho de Ecografia para alocação junto a rede municipal de saúde.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8213/01_-_emenda__r86.73166_emilia_guedes_funcher-_hospital.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8213/01_-_emenda__r86.73166_emilia_guedes_funcher-_hospital.doc</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8214/emenda_01_-_r50.00000__bancada_-_obras.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8214/emenda_01_-_r50.00000__bancada_-_obras.doc</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de compra de implementos para colocação junto a máquina de BobCat_x000D_
 que será comprada através da emenda do Ver. Marcelo Drehmer, requer-se a destinação dos valores_x000D_
 desta emenda para a colocação de Pá-Carregadeiras, Escavadeira, Varredor com Coletor e Rompedor_x000D_
 junto a citada máquina. Vereadora Emília Guedes Fulcher</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8215/1-alberi_galvani_dias_-_hospital_-_r_95.62156.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8215/1-alberi_galvani_dias_-_hospital_-_r_95.62156.doc</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8216/2-saude_-_alberi_galvani_dias_-_hospital_-_diagnostico_por_imagem_-_r_98.73166.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8216/2-saude_-_alberi_galvani_dias_-_hospital_-_diagnostico_por_imagem_-_r_98.73166.doc</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8217/alberi_-_rodolfo_1.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8217/alberi_-_rodolfo_1.doc</t>
   </si>
   <si>
     <t>Busca-se a apresentação desta emenda para viabilizar a reforma e adequação da infraestrutura interna e externa do prédio da sede da Escola Municipal de Ensino Fundamental Especial Rodolfo Schlieper</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8218/alberi_galvani_dias_-_casa_lar_-_r_30.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8218/alberi_galvani_dias_-_casa_lar_-_r_30.00000.doc</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8219/disponivel_-_alberi_galvani_dias_-_dom_guanella_-_r_30.000001.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8219/disponivel_-_alberi_galvani_dias_-_dom_guanella_-_r_30.000001.doc</t>
   </si>
   <si>
     <t>Para fins de atendimento ao Projeto "Encante-se".Associação Assistencial Dom Luiz Guanella</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8220/alberi_galvani_dias_-_esperanca_e_paz_-_r_30.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8220/alberi_galvani_dias_-_esperanca_e_paz_-_r_30.00000.doc</t>
   </si>
   <si>
     <t>Para fins de Abrigamento/acolhimento de crianças e adolescentes com direitos ameaçados ou violados.Centro de Reabilitação Esperança e Paz</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8221/disponivel_-_alberi_galvani_dias_-_sonho_olimpico_-_r_30.00000_3.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8221/disponivel_-_alberi_galvani_dias_-_sonho_olimpico_-_r_30.00000_3.doc</t>
   </si>
   <si>
     <t>Para fins de atendimento na parte de assistência a criança e ao adolescente, buscando Apoiar e Desenvolver Atividades de Acolhimento de Crianças e Adolescentes.Associação SONHO OLÍMPICO</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8222/disponivel_-_alberi_galvani_dias_-_canela_cross_clube_-_r_8.73166_02.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8222/disponivel_-_alberi_galvani_dias_-_canela_cross_clube_-_r_8.73166_02.doc</t>
   </si>
   <si>
     <t>Associação Canela Cross Clube.Etapa do Campeonato Upper Energy Drink de Motocross</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8243/emenda_modificativa_havan_3.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8243/emenda_modificativa_havan_3.odt</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº. 01 AO PROJETO DE LEI_x000D_
 ORDINÁRIA Nº 148, DE 06 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8242/emenda_modificativa_havan_2.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8242/emenda_modificativa_havan_2.odt</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº. 02 AO PROJETO DE LEI_x000D_
 ORDINÁRIA Nº 148, DE 06 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8244/emenda_aditiva_havan_1.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8244/emenda_aditiva_havan_1.odt</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº. 01 AO PROJETO DE LEI_x000D_
 ORDINÁRIA Nº 148, DE 06 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7115/7115_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7115/7115_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITO CALÇADAS COM EXTREMA URGÊNCIA NA AVENIDA CÔNEGO JOÃO MARCHESI, ENTRE A RUA BASÍLIO TRAVI ATÉ A RUA SEVERINO INOCENTE ZINI, PELO LADO DIREITO DA AVENIDA, SENTIDO SAIQUI. </t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7116/7116_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7116/7116_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO ILUMINAÇÃO PÚBLICA NA RUA DOUTOR RUI VIANA ROCHA ATÉ O ENTRONCAMENTO DA RUA OTAVIANO AMARAL PIRES.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7117/7117_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7117/7117_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE SEJA FEITO NA ESTRADA QUE CHEGA A LINHA SÃO PAULO PELO ACESSO DA ERS 235, RECEBA UM RECAPEAMENTO NA PARTE DO MORRO QUE POSSUI ASFALTO, POIS ESTA EM PÉSSIMO ESTADO DE CONSERVAÇÃO. </t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7118/7118_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7118/7118_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENCAMINHADA AO EXECUTIVO A SEGUINTE INDICAÇÃO, COM A RETIRADA DO CALÇAMENTO DE PAVERS DA RUA RODOLFO SCHILIEPER, SOLICITO QUE ELES SEJAM RECOLOCADOS NA RUA RUI RAMOS, BECO 1 E BECO 2 DA RUA PINHEIRO MACHADO E BECO 1 E BECO 2 DA RUA ADALBERTO WORTMANN. </t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7119/7119_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7119/7119_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA RECONSTRUÍDO UM NOVO ABRIGO DE ÔNIBUS NO BAIRRO CAÇADOR.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7123/7123_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7123/7123_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, PARA QUE SEJAM COLOCADAS LÂMPADAS LEDES NA EXTENSÃO DA RUA JAIR DA VEIGA.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7124/7124_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7124/7124_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE MEIO AMBIENTE, SOLICITE A EMPRESA QUE É RESPONSÁVEL PELA COLETA DE LIXO NO MUNICÍPIO, UMA MAIOR FISCALIZAÇÃO SOBRE A COLETA DE LIXO NO BAIRRO: JARDIM DAS FONTES E NO RANCHO JANE.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7125/7125_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7125/7125_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A INDICAÇÃO PARA QUE SEJAM COLOCADAS LIXEIRAS, AO LONGO DA RUA AUGUSTO PESTANA.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7126/7126_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7126/7126_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE SEJAM COLOCADAS LIXEIRAS  NA PRACINHA DO BAIRRO EUGÊNIO FERREIRA, POIS O LIXO ESTÁ ACUMULANDO NA PRAÇA E NÃO TEM SIDO RECOLHIDO.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7127/7127_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7127/7127_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO: QUE O PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE TURISMO, ESTUDE A VIABILIZAÇÃO DE QUE QUANDO HOUVER EVENTOS NO MUNICÍPIO DE CANELA, E FOR COBRADA A ENTRADA NOS MESMOS, E TAMBÉM QUANDO HOUVER CEDÊNCIA DE ESPAÇOS E FOR COBRADO UM VALOR, QUE OS MESMOS SEJAM REPASSADOS AO HCC.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7128/7128_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7128/7128_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITO A &amp;#8220;CRIAÇÃO DO PROGRAMA&amp;#8221; QUE INCENTIVA A FORMAÇÃO DE BRIGADAS VOLUNTÁRIAS MUNICIPAIS DESTINADAS À PREVENÇÃO E COMBATE A INCÊNDIOS E ÀS AÇÕES DE DEFESA CIVIL.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7129/7129_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7129/7129_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS)NA RUA ESMERALDO MENDES PEREIRA ALTOS DO N° 350(BAIRRO:SÃO LUÍS).</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7130/7130_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7130/7130_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SE COLOQUE DOIS REDUTORES  DE VELOCIDADE (QUEBRA MOLAS)NA RUA 7 DE SETEMBRO, UM ANTES DO BAR DO HILARIO E OUTRO NA FRENTE DA OFICINA DK SCHILIM. </t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7131/7131_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7131/7131_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PODER EXECUTIVO ENTRE EM CONTATO COM A VIAÇÃO CANELENSE, PARA FAZER QUE AS ROTAS DOS ÔNIBUS CIRCULAR PASSEM PELA SECRETARIA DE SAÚDE, ESSAS ROTAS TÊM QUE SER EM HORÁRIOS ALTERNADOS, PELO MENOS TRÊS HORÁRIOS DE MANHÃ E TRÊS À TARDE. </t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7135/7135_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7135/7135_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA PARCERIA DO COMÉRCIO DE CANELA JUNTO COM ACIC E CONSEPRO EM BENEFÍCIO DA SEGURANÇA PÚBLICA DA CIDADE. _x000D_
  </t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>Carla Reis</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7156/7156_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7156/7156_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA ANALISADO PELA PREFEITURA MUNICIPAL UM ESTUDO DE VIABILIDADE PARA A INSTALAÇÃO DE UMA FAIXA DE SEGURANÇA ELEVADA NA DESCIDA DA RUA SETE DE SETEMBRO COM A ESQUINA DA RUA HENRIQUE MUXFELDT.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7155/7155_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7155/7155_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O &amp;#8220;PROGRAMA ARTE E CULTURA&amp;#8221; NO ÂMBITO DO MUNICÍPIO DE CANELA._x000D_
 </t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7154/7154_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7154/7154_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CONSERVAÇÃO GERAL DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7153/7153_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7153/7153_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE SEJA FEITO NA RUA DAS PALMAS BAIRRO VILA MINÁ UM CAMPO DE FUTEBOL E UMA PRAÇA, EM UMA ÁREA QUE ESTÁ ABANDONADA.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7152/7152_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7152/7152_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PODER EXECUTIVO CONTATE A EMPRESA RESPONSÁVEL PELAS TELECOMUNICAÇÕES (ANATEL) VIABILIZANDO UM ESTUDO PARA A INSTALAÇÃO DE ANTENAS NA ZONA RURAL DO MUNICÍPIO PARA QUE  TODO O INTERIOR TENHA INTERNET._x000D_
 </t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7151/7151_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7151/7151_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO PODER EXECUTIVO PARA QUE SEJAM TOMADAS PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES, PARA QUE SEJAM REALIZADOS ESTUDOS PARA FORMULAÇÃO DE AÇÕES COORDENADAS QUE INTEGREM AS SECRETARIAS E CONSELHOS DO MUNICÍPIO PARA A CRIAÇÃO, DESENVOLVIMENTO E AMPLIAÇÃO DE POLÍTICAS PÚBLICAS DESTINADAS AO COMBATE E À PREVENÇÃO DA VIOLÊNCIA CONTRA AS MULHERES. </t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7150/7150_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7150/7150_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITO PODA E LIMPEZA NA RUA DAS PALMAS BAIRRO VILA MINÁ EM UMA ÁREA ABANDONADA.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7149/7149_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7149/7149_texto_integral.odt</t>
   </si>
   <si>
     <t>A INDICAÇÃO PARA QUE SEJA CRIADO O BALCÃO DE SOLUÇÕES.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7148/7148_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7148/7148_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PODER EXECUTIVO JUNTAMENTE COM O GOVERNO DO ESTADO, POR MEIO DA SECRETARIA DE MINAS E ENERGIA (SME),APROVEITE O RECURSO QUE ESTÃO RECEBENDO PARA AS REDES DE LUZ NO INTERIOR DO MUNICÍPIO, E COLOQUE UMA REDE TRIFÁSICA EM TODA A EXTENSÃO DA ESTRADA TUBIANA ZONA RURAL DO MUNICÍPIO.												</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7147/7147_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7147/7147_texto_integral.odt</t>
   </si>
   <si>
     <t>A INDICAÇÃO PARA QUE EM TODOS OS EVENTOS OFICIAIS DO MUNICÍPIO, BEM COMO NAS SESSÕES DA CÂMARA DE VEREADORES TENHA UMA INTERPRETE DE LIBRAS.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7146/7146_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7146/7146_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA INSTALADO UMA LOMBADA (QUEBRA MOLA) NA RUA ERICO VERÍSSIMO NA ALTURA DO NÚMERO 495 NO BAIRRO VILA DO CEDRO.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7145/7145_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7145/7145_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA INSTALADO UMA LOMBADA (QUEBRA MOLA) NA RUA MÉXICO NA ALTURA DO  NÚMERO 44 NO BAIRRO EUGÊNIO FERREIRA.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7157/7157_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7157/7157_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA QUE A UNIDADE MÓVEL DE SAÚDE FAÇA ATENDIMENTOS TRÊS VEZES POR SEMANA NO BAIRRO SAIQUI E JARDIM DAS FONTES.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7158/7158_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7158/7158_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITO PAVIMENTAÇÃO EM TODA EXTENSÃO DA RUA DOUTOR RUI VIANA DA ROCHA, BAIRRO SÃO LUIZ.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7164/7164_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7164/7164_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ADQUIRA UM VEÍCULO TIPO VIATURA PARA A BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7167/7167_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7167/7167_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SEJA FEITA A AMPLIAÇÃO E A REESTRUTURAÇÃO DAS DUAS PARADAS DE ÔNIBUS QUE ESTÃO LOCALIZADAS NAS PROXIMIDADES DO POSTO DE SAÚDE DO CANELINHA, SENTIDO CENTRO/BAIRRO E BAIRRO/CENTRO.      </t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7168/7168_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7168/7168_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA QUE SEJA FEITO A CONSTRUÇÃO DE UMA ESCOLA DE EDUCAÇÃO INFANTIL NO BAIRRO CHACRÃO.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7169/7169_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7169/7169_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA QUE SEJA RECONSTRUÍDO UM NOVO ABRIGO DE ÔNIBUS NO BAIRRO ULISSES DE ABREU (TIRIRICA).</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7170/7170_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7170/7170_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: PARA QUE A UNIDADE MÓVEL DE SAÚDE FAÇA ATENDIMENTOS PELO MENOS UMA VEZ POR SEMANA NOS BAIRROS MAIS AFASTADOS, COMO POR EXEMPLO, NOS BAIRROS, ULISSES DE ABREU (TIRIRICA), CAÇADOR E CHACRÃO.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7171/7171_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7171/7171_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO, QUE O TRANSPORTE DA SAÚDE TENHA UM PONTO DE RECOLHIMENTO ESPECIFICO ENTRE OS BAIRROS SAIQUI E JARDIM DAS FONTES._x000D_
 </t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7173/7173_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7173/7173_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE A RUA 7 DE SETEMBRO VOLTE A SER DE MÃO PREFERENCIAL, COM A MÁXIMA URGÊNCIA.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7174/7174_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7174/7174_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SEJA CRIADO O &amp;#8220;CARTÃO CANELENSE&amp;#8221; COM BENEFÍCIOS A OS MUNÍCIPES, COMO POR EXEMPLO DESCONTOS EM MEDICAMENTOS QUE NÃO SE ENCONTRAM NAS FARMÁCIAS PELO SUS. </t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7175/7175_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7175/7175_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITA PATROLAGEM, ACASCALHAMENTO E COMPACTAÇÃO NA RUA DO BANHADO VILA MINA(COM MÁXIMA URGÊNCIA).</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7176/7176_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7176/7176_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE NO CEMITÉRIO MUNICIPAL, SEJA FEITA UMA REFORMA GERAL E DEMAIS REPAROS,COMO LIMPEZA,PINTURA DA PARTE EXTERNA, UM NIVELAMENTO DO MURO E SEJAM COLOCADAS CALÇADAS ONDE AINDA NÃO POSSUEM.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7177/7177_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7177/7177_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO EXIJA DAS EMPRESAS QUE CONSTROEM PRÉDIOS NO MUNICIPIO, QUE QUANDO ABRIREM O ASFALTO PARA COLOCAR A TUBULAÇÃO,DEIXE NA MESMA CONDIÇÃO QUE SE ENCONTRAVA SOB PENALIDADE DE MULTA.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7178/7178_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7178/7178_texto_integral.odt</t>
   </si>
   <si>
     <t>A INDICAÇÃO PARA SEJA FEITO O PATROLAMENTO, ACASCALHAMENTO E COMPACTAÇÃO NA RUA JOÃO DE DEUS PALHANO.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7179/7179_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7179/7179_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE SEJAM FEITOS MELHORIAS NA RUA WILLIBALDO PORT,  COMO PATROLAGEM E ACASCALHAMENTO, COMPACTAÇÃO E AJUSTE NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7180/7180_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7180/7180_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA LINHA 28 (ESTRADA QUE VAI PARA O CHAPADÃO), SEJA FEITA A PATROLAGEM, COMPACTAÇÃO E  ACASCALHAMENTO POIS ESTA EM PÉSSIMO ESTADO DE CONSERVAÇÃO E INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7181/7181_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7181/7181_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO POSSA DESBUROCRATIZAR OS MICROEMPREENDEDOR(MEI), E AS EMPRESAS QUE SOMENTE UTILIZAM O ENDEREÇO PARA A CORRÊSPONDENCIA, OU SEJA NÃO ATENDEM OS CLIENTES NO LOCAL, QUE ESTES POSSAM APRESENTAR COMO COMOROVANTE SOMENTE UMA CONTA DE ÁGUA OU LUZ COMO JÁ É FEITO EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7182/7182_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7182/7182_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO PARA QUE SE FAÇA UM RECAPEAMENTO E DEMAIS BENFEITORIAS URGENTE NA RUA JAIR DA SILVA VEIGA QUE SE ENCONTRA  EM PÉSSIMO ESTADO.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7183/7183_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7183/7183_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA RUI RAMOS NO BAIRRO CANELINHA.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7184/7184_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7184/7184_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA ANALISADO PELO PODER EXECUTIVO A POSSIBILIDADE DE BUSCAR UMA PARCERIA PÚBLICO-PRIVADA, NO ÂMBITO DO PROGRAMA CANELA DO FUTURO, PARA A CONSTRUÇÃO DE UMA ESTAÇÃO DE GERAÇÃO DE ENERGIA POR MEIO DE ESGOTO E DE LIXO ORGÂNICO, COMO UMA USINA DE GERAÇÃO DE BIOGÁS, QUE TRANSFORMARIA OS RESÍDUOS EM ELETRICIDADE PARA ABASTECER CASAS DE FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL OU MESMO PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7185/7185_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7185/7185_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITO PAVIMENTAÇÃO EM TODAS AS ESTRADAS DO BAIRRO CHACRÃO. </t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7186/7186_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7186/7186_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITO PAVIMENTAÇÃO EM TODAS AS ESTRADAS DO BAIRRO SÃO LUCAS. </t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7172/7172_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7172/7172_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO, QUE SEJA FEITA UMA CONTRA PARTIDA EM ALGUMA FUTURA OBRA DE CANELA, EM FAVOR DE UMA PRAÇA DE LAZER NO MESMO MODELO QUE A PRAÇA DA VILA BOEIRA, NO BAIRRO CANELINHA NO TERRENO DOS MORADORES DO BAIRRO, LOCALIZADO NA TRAVESSA BANDEIRA. </t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7199/7199_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7199/7199_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O EXECUTIVO DISPONIBILIZE UMA SALA E UMA PESSOA PARA O IPERGS (INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL), ASSIM O ORGÃO PODE CONTINUAR O ATENDIMENTO NA CIDADE. </t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7200/7200_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7200/7200_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO NO SISTEMA DE SAÚDE UMA UNIDADE MÓVEL DE ATENDIMENTO DE ENFERMAGEM E/OU FISIOTERAPIA, DENTRO DO MUNICIPIO DE CANELA/RS&amp;#8221;</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7201/7201_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7201/7201_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">A INDICAÇÃO PARA QUE SEJA FEITO A PAVIMENTAÇÃO  E DEMAIS BENFEITORIAS NA RUA SANTA ROSA . </t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7202/7202_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7202/7202_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO DE UMA NOVA ESTAÇÃO OU TERMINAL RODOVIÁRIO, JUNTAMENTE COM ESPAÇO CULTURAL E TURÍSTICO NO MUNICÍPIO DE CANELA DENTRO DO PARQUE DO LAGO.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7203/7203_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7203/7203_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO QUE O BAIRRO SÃO LUIS TEM UMA ÁREA RESERVADA PARA A CONSTRUÇÃO DE UM ESPAÇO DE LAZER, MAS  ESTA ÁREA É IMPRÓPRIA PARA A CONSTRUÇÃO DEVIDO SER UMA PEDREIRA, SENDO ASSIM INCAPACITADA PARA CONSTRUÇÃO DO ESPAÇO DE LAZER, INDICO QUE SEJA FEITO PERMUTA DESTA ÁREA POR OUTRA ÁREA QUE SE LOCALIZA AO LADO DO POSTO DE SAÚDE, ÁREA ESTA PERTENCENTE A PREFEITURA QUE PODE SER FEITO UMA ÁREA DE LAZER, COM BRINQUEDOS ACADEMIA AO AR LIVRE E DEMAIS ATIVIDADES DE LAZER  PRA TODA COMUNIDADE. </t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7204/7204_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7204/7204_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE EM CADA BAIRRO DO MUNICÍPIO DE CANELA, SEJAM CRIADOS ABRIGOS DE ÔNIBUS COM MAIS INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7205/7205_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7205/7205_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, PARA QUE SEJA FEITA A PAVIMENTAÇÃO NA RUA MARIO ANDRADE VILA DO CEDRO.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7206/7206_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7206/7206_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO, PARA QUE SEJA ESTUDADA A POSSIBILIDADE DA CRIAÇÃO DE UM CENTRO ADMINISTRATIVO MUNICIPAL, </t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7207/7207_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7207/7207_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE ESTUDE A POSSIBILIDADE DE UMA  CONCESSÃO DE USO DO PARQUE DAS CORREDEIRAS PARA CONSTRUÇÃO DE UM CENTRO DE TRATAMENTO PARA DEPENDENTES QUÍMICOS.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7208/7208_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7208/7208_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO QUE O EXECUTIVO ENTRE EM CONTATO COM A RGE E TOME PROVIDÊNCIAS EM RELAÇÃO A ILUMINAÇÃO DA RUA SANTA ROSA, BAIRRO CHACRÃO.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7210/7210_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7210/7210_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE A PREFEITURA FAÇA A LIMPEZA DE TODOS OS TERRENOS BALDIOS DA CIDADE, JUNTO COM A COBRANÇA DO SERVIÇO PRESTADO. COMEÇANDO PELOS TERRENOS LOCALIZADOS NA RUA ROBERTO JOSÉ JAHN.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7225/7225_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7225/7225_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO ENTRE EM CONTATO COM O CFC FREITAS, SOLICITANDO O CONSERTO DA CALÇADA  QUE DA ACESSO AOS CADEIRANTES.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7226/7226_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7226/7226_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITANDO AO PODER EXECUTIVO, A ISENÇÃO DAS TAXAS PARA OS FUNCIONÁRIOS DOS TAXISTAS.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7227/7227_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7227/7227_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE TODO MAREDIAL, BAIRRO SANTA MARTA RECEBA PAVIMENTAÇÃO, COMPACTAÇÃO E DEMAIS BENFEITORIAS.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7228/7228_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7228/7228_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA UM ESTUDO QUE ENGLOBE ESCOLAS, COMUNIDADE EM GERAL, PARA PLANTAR ÁRVORES FRUTÍFERAS NAS CALÇADAS , TORNANDO ASSIM UMA CIDADE MAIS HUMANA E BIODIVERSA.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7229/7229_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7229/7229_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO, JUNTAMENTE COM SUA SECRETARIA DE MEIO AMBIENTE, URBANISMO E MOBILIDADE URBANA, ENTRE EM CONTATO COM A CORSAN E COM O CORPO DE BOMBEIROS PARA A  REVISÃO DE TODOS OS HIDRANTES INSTALADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7230/7230_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7230/7230_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A INDICAÇÃO PARA QUE SEJA FEITA PATROLAGEM,E DEMAIS BENFEITORIAS NA ESTRADA DO RANCHO JANE.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7231/7231_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7231/7231_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE OS DEFICIENTES FÍSICOS TENHAM TRANSPORTE OU QUE POSSAM SER  ATENDIDOS EM SEUS DOMICÍLIO AS POR PROFISSIONAIS  QUALIFICADOS DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7232/7232_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7232/7232_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE  NOS POSTOS DE SAÚDE DE NOSSO MUNICÍPIO TENHA INSULINA E DEMAIS MEDICAMENTOS A DISPOSIÇÃO DE DOS PORTADORES DE DIABETES E DEMAIS QUE NECESSITAM.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7233/7233_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7233/7233_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O EXECUTIVO JUNTAMENTE AO ÓRGÃO COMPETENTE FAÇA O ESTUDO PARA A CONSTRUÇÃO DE  LOTEAMENTOS POPULARES NO ÂMBITO DE CANELA.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7234/7234_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7234/7234_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, NA FORMA DO ART. 1561 DO REGIMENTO INTERNO SOLICITA QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL O PROJETO DE LEI INDICAÇÃO SUGERINDO A EXECUÇÃO DO HINO NACIONAL BRASILEIRO, HINO RIO-GRANDENSE E DO HINO DE CANELA, NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE CANELA/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7235/7235_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7235/7235_texto_integral.docx</t>
   </si>
   <si>
     <t>CAMPANHA BANCO DE ALIMENTOS E ARRECADAÇÕES SOLIDARIA.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7236/7236_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7236/7236_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, NA FORMA DO ART. 1561 DO REGIMENTO INTERNO SOLICITA QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL O PROJETO DE LEI INDICAÇÃO SUGERINDO A CRIAÇÃO DO BANCO MUNICIPAL DE MEDICAMENTOS DOADOS E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7237/7237_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7237/7237_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA CRIADO O PROGRAMA RECUPERANDO LARES, QUE TEM OBJETIVO DE ARRECADAR MATÉRIAS DE CONSTRUÇÃO. </t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7238/7238_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7238/7238_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: PARA QUE SEJA ESTUDADA PELO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE SER FEITO A TROCA DOS TERRENOS DO PARQUE DE RODEIOS DO SAIQUI PELA SEDE DO CTG QUERÊNCIA QUE ESTA LOCALIZADA NA RUA VISCONDE DE MAUÁ, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7252/7252_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7252/7252_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO QUE OS REMÉDIOS FIQUEM CONCENTRADOS NOS POSTOS EXISTENTES EM CADA BAIRRO.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7253/7253_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7253/7253_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ENTRE EM CONTATO COM O DAER E COM A EMPRESA QUE FAZ O TRANSPORTE ENTRE CANELA E GRAMADO E FISCALIZE O NÚMERO DE PASSAGEIROS NOS HORÁRIOS DE INTENSO MOVIMENTO DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7254/7254_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7254/7254_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA, CERCAMENTO E ILUMINAÇÃO NO POSTO DE SAÚDE DO BAIRRO SÃO LUÍS.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7255/7255_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7255/7255_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">A INDICAÇÃO PARA QUE TODAS AS ÁREAS  PERTENCENTES AO MUNICÍPIO SEJAM CERCADAS E IDENTIFICADAS. _x000D_
 </t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7256/7256_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7256/7256_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJAM FEITOS PROTOCOLOS NO ATENDIMENTO DO SETOR DE CONSULTAS E MARCAÇÕES DE EXAMES NA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7257/7257_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7257/7257_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA PRAÇA CENTRAL,  SEJA FEITO UM CERCAMENTO NA ÁREA ONDE ESTÃO OS BRINQUEDOS.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7258/7258_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7258/7258_texto_integral.odt</t>
   </si>
   <si>
     <t>A INDICAÇÃO PARA QUE  SEJA ABERTA UMA NOVA LICITAÇÃO PARA O TRANSPORTE URBANO DENTRO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7259/7259_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7259/7259_texto_integral.odt</t>
   </si>
   <si>
     <t>A INDICAÇÃO PARA QUE O MUNICÍPIO TENHA UMA SECRETARIA DE TRÂNSITO.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7260/7260_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7260/7260_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SEJA MODIFICADA A ROTA DO ÔNIBUS CIRCULAR, QUE A ROTA COMECE A PASSAR PELA RUA TEIXEIRA SOARES AO INVÉS DE PASSAR PELA RUA VISCONDE DE MAUÁ, ASSIM OS ABRIGOS DE ÔNIBUS QUE ESTÃO LOCALIZADOS EM FRENTE AO HOSPITAL SERÃO REALOCADOS EM FRENTE À UBS CENTRAL. </t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7261/7261_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7261/7261_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL O PROJETO DE LEI INDICAÇÃO SUGERINDO QUE SEJA "INSTITUÍDA NO ÂMBITO DO MUNICÍPIO DE CANELA, A POLÍTICA DE INCENTIVO ÀS FEIRAS DE PRODUTOS ORGÂNICOS".</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7262/7262_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7262/7262_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL O PROJETO DE LEI INDICAÇÃO SUGERINDO QUE SEJA "INSTITUÍDA NO MUNICÍPIO DE CANELA A CRIAÇÃO DE "AÇÃO SOCIAL E SOLIDARIEDADE" NAS ESCOLAS MUNICIPAIS DE CANELA".</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7269/7269_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7269/7269_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: QUE O EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE SE COLOCAR PORTAS COM DETECTOR DE METAIS EM TODAS AS ESCOLAS DO MUNÍCIPIO DE CANELA.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7272/7272_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7272/7272_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI INDICAÇÃO SUGERINDO QUE AS AGÊNCIAS BANCÁRIAS, SUPERMERCADOS E CENTROS COMERCIAIS, QUE SE UTILIZA DE SERVIÇOS DE TRANSPORTE DE VALORES A DISPOREM DE ÁREA RESERVADA PARA A REALIZAÇÃO DE CARGAS E DESCARGAS DE MALOTES.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7271/7271_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7271/7271_texto_integral.docx</t>
   </si>
   <si>
     <t>"INSTITUI NO MUNICÍPIO DE CANELA O DIA MUNICIPAL DA FIBROMIALGIA&amp;#8221;.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7270/7270_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7270/7270_texto_integral.docx</t>
   </si>
   <si>
     <t>"INSTITUI NO MUNICÍPIO DE CANELA AS FILAS PREFERENCIAIS E VAGAS DE ESTACIONAMENTO PREFERENCIAL PARA PACIENTES COM FIBROMIALGIA&amp;#8221;.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7273/7273_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7273/7273_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO AO PODER EXECUTIVO, JUNTAMENTE COM SUA SECRETARIA DE SAÚDE QUE A AUTENTIFICAÇÃO  DE ASSINATURAS DOS TUTORES OU RESPONSÁVEIS LEGAIS DE PACIENTES SEJA FEITA PELA SECRETARIA MESMO E NÃO NO CARTÓRIO COMO TEM SIDO FEITO.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7280/7280_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7280/7280_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO AO PODER EXECUTIVO, A ISENÇÃO DAS TAXAS COBRADAS PELO PODER EXECUTIVO, ÁS PESSOAS QUE TIVERAM SUAS CASAS DESTRUÍDAS POR INCÊNDIOS.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7274/7274_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7274/7274_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, QUE O EXECUTIVO FAÇA UMA PARCERIA COM A ASSOCIAÇÃO TRICOLOR FUTEBOL CLUBE QUE TEM SUA SEDE NO BAIRRO SÃO LUCAS, PARA INCLUIR UM COMPLEXO ESPORTIVO NO LOCAL, PARA AS ESCOLAS MUNICIPAIS USUFRUIREM DO LOCAL.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7275/7275_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7275/7275_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO  PARA QUE NA RUA  PRAÇA SÃO LUÍS QUE É UMA RUA SEM SAIDA ONDE TEM UMA  ÁREA RESERVADA PARA A CONSTRUÇÃO DE UM ESPAÇO DE LAZER, PEDIMOS A COLOCAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO E A PAVIMENTAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7276/7276_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7276/7276_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUGESTÃO&amp;#8221;DISPONIBILIZA LISTAGEM DIÁRIA CONTENDO OS NOMES, ESPECIALIDADES E  HORÁRIOS DE TRABALHO DOS PROFISSIONAIS DE SAÚDE EM ATUAÇÃO NOS POSTOS DE SAÚDE DA REDE MUNICIPAL DE SAÚDE DO MUNICÍPIO DE CANELA&amp;#8221;.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7277/7277_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7277/7277_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE(QUEBRA MOLAS) NA RUA JOÃO MARIA DOS SANTOS VILA BOEIRA.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7278/7278_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7278/7278_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJAM CONTRATADOS MAIS MÉDICOS PEDIATRAS PARA ATENDER NO SISTEMA DE SAÚDE DE  CANELA</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7279/7279_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7279/7279_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO A PROPOSTA DE LEI QUE INSTITUIR O PROGRAMA &amp;#8220;ESPORTE NO BAIRRO&amp;#8221;, DENTRO DO MUNICÍPIO DE CANELA/RS, COMO COSTA NA PROPOSTA ANEXA.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7285/7285_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7285/7285_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO,QUE POR MEIO DO SETOR COMPETENTE PROMOVA A CRIAÇÃO DE UM SELO IDENTIFICATIVO PARA PRODUTOS ORIUNDOS DO MUNICIPIO, COM FINS DE IDENTIFICAÇÃO E VALORIZAÇÃO DOS PRODUTOS LOCAIS. </t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7286/7286_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7286/7286_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO AO EXECUTIVO, PARA QUE FAÇA UM PROJETO DENTRO DO PARQUE DO CARACOL, INSTALANDO UM MINI ZOOLÓGICO COM ANIMAIS APREENDIDOS PELA FISCALIZAÇÃO E QUE RETOME O HORTO E FAÇA DEMAIS MELHORIAS PARA TORNAR O PARQUE MAIS ATRATIVO AOS TURISTAS E CANELENSES.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7287/7287_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7287/7287_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO QUE SEJA ABERTO CONCURSO PUBLICO PARA A CONTRATAÇÃO DE UM ENGENHEIRO DE TRAFEGO.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7289/7289_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7289/7289_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA A CRIAÇÃO DO PROGRAMA &amp;#8220;CIDADE PROTEGIDA&amp;#8221; VISA CONCEDER DESCONTO NO VALOR DO IMPOSTO PREDIAL TERRITORIAL URBANO &amp;#8211; IPTU A EMPRESAS E MUNÍCIPES QUE INSTALAREM CÂMERAS DE MONITORAMENTO DE ALTA RESOLUÇÃO EM FRENTE A SEUS ESTABELECIMENTOS COMERCIAIS E/OU IMÓVEIS RESIDENCIAIS, POSSIBILITANDO A VISUALIZAÇÃO DAS VIAS E ESPAÇOS PÚBLICOS. </t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7288/7288_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7288/7288_texto_integral.doc</t>
   </si>
   <si>
     <t>A SEGUINTE INDICAÇÃO PARA QUE NA PRAÇA CENTRAL SEJA CRIADA UMA PRAÇA DE ALIMENTAÇÃO(LANCHERIA).</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7290/7290_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7290/7290_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO QUE SEJAM COLOCADAS PLACAS INDICATIVAS COM OS NOMES DAS RUAS E AVENIDAS DE NOSSA CIDADE, VISTO QUE VÁRIAS RUAS ESTÃO SEM PLACAS INDICATIVAS DIFICULTANDO ASSIM A LOCALIZAÇÃO DOS ENDEREÇOS. </t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7291/7291_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7291/7291_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O HORTO EXISTENTE NO PARQUE DO CARACOL SEJA ENTREGUE A UMA EMPRESA PRIVADA ATRAVÉS DE LICITAÇÃO PÚBLICA PARA EXPLORAÇÃO DE MUDAS E COMERCIALIZAÇÃO DAS MESMAS NO LOCAL.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7292/7292_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7292/7292_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO QUE O PODER EXECUTIVO CRIE UMA LEGISLAÇÃO DE EXIGÊNCIA OBRIGATÓRIA DE SINAL LUMINOSO AOS USUÁRIOS DE BICICLETA NO TURNO DA NOITE. </t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7293/7293_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7293/7293_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITO UM ESTUDO DA POSSIBILIDADE DE SER IMPLANTADA UMA FAIXA DE SEGURANÇA ELEVADA NA RUA ERICO VERISSIMO, NA ALTURA DO NUMERO 480.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7294/7294_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7294/7294_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO DESTINE O CASTRAMÓVEL DA UCS PARA O BAIRRO ALPES VERDES.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7295/7295_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7295/7295_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NDICAÇÃO PARA QUE SEJA CRIADO NO MUNICÍPIO DE CANELA O PROJETO ARMÁRIO COMUNITÁRIO, ONDE AS PESSOAS PODEM DEIXAR ROUPAS, COBERTORES, SAPATOS, TÊNIS ENTRE OUTROS MATERIAIS USADOS E QUE ESTES ARMÁRIOS SEJAM INSTALADOS EM PONTOS EXTRATÉGICOS COMO POR EXEMPLO POSTO DE SAÚDE DO CANELINHA, POSTÃO CENTRAL E PARQUE DO LAGO. </t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7296/7296_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7296/7296_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: QUE SEJA COLOCADO BRAÇOS DE LUMINÁRIAS NOS POSTES DA RUA OTAVIANO DO AMARAL PIRES ATÉ A SERRARIA BOCCARDI.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7297/7297_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7297/7297_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO: QUE SEJA COLOCADO POSTE COM ILUMINAÇÃO NO BECO 2 DA PINHEIRO MACHADO NA RUA QUE DA ACESSO A RUA HOMERO PACHECO. </t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7298/7298_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7298/7298_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA QUE SEJAM COLOCADAS LÂMPADAS DE LED EM TODA A EXTENSÃO DA RUA ÉRICO VERÍSSIMO.</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7299/7299_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7299/7299_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI INDICAÇÃO: &amp;#8220;VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL N.º 11.340 (LEI MARIA DA PENHA), NO ÂMBITO DO MUNICÍPIO DE CANELA&amp;#8221;.           </t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7316/7316_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7316/7316_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O EXECUTIVO CONSTRUA A CALÇADA NA RUA BORGES DE MEDEIROS, DA RUA DOM PEDRO II ATÉ A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SANTA TEREZINHA. </t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7317/7317_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7317/7317_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE SEJA CRIADO A BIBLIOTECA  ITINERANTE NOS BAIRROS.</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7318/7318_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7318/7318_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA PRAÇA CENTRAL SEJA INSTALADO UM BICICLETÁRIO.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7319/7319_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7319/7319_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITO PASSEIO PÚBLICO NA RUA CEZARE VACCARI.</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7320/7320_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7320/7320_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA FEITO COMPLEXO POLIESPORTIVO NA SEDE DA CELULOSE.</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7321/7321_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7321/7321_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITA PATROLAGEM E DEMAIS BENFEITORIAS NA ESTRADA DA &amp;#8220;LIMEIRA&amp;#8221; E ARREDORES.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7322/7322_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7322/7322_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJAM TOMADAS PROVIDENCIADAS QUANTO A PROLIFERAÇÃO DE RATOS NA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7323/7323_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7323/7323_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO A PROPOSTA DE LEI QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A IMPLANTAR TERAPIAS NATURAIS NO SISTEMA MUNICIPAL DE SAÚDE, PARA O ATENDIMENTO DA POPULAÇÃO, NO MUNICÍPIO DE CANELA.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7324/7324_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7324/7324_texto_integral.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7325/7325_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7325/7325_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O &amp;#8220;PROGRAMA PRATA DA CASA&amp;#8221;, QUE DISPÕE SOBRE A CONTRATAÇÃO DE ARTISTAS, GRUPOS, BANDAS, MÚSICOS E AFINS, LOCAIS, PARA APRESENTAÇÃO E/OU EXPOSIÇÃO EM SHOWS, EXPOSIÇÕES, EVENTOS ARTÍSTICOS, CULTURAIS, MUSICAIS E SIMILARES, QUE RECEBEREM SUBVENÇÕES SOCIAIS OU FINANCEIRAS, OU AUXÍLIOS FINANCEIROS DO PODER PÚBLICO MUNICIPAL OU ATRAVÉS DELE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7332/7332_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7332/7332_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO QUE O PODER EXECUTIVO FAÇA CONCURSO PÚBLICO PARA CONTRATAR PROFISSIONAIS PARA FAZER EQUOTERAPIA COM OS CAVALOS RECOLHIDOS NA CIDADE DE CANELA.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7333/7333_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7333/7333_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE A SECRETARIA DE EDUCAÇÃO ESTUDE A POSSIBILIDADE DE ALUGAR UM ESPAÇO PARA ABRIR UMA ESCOLA INFANTIL NO BAIRRO CANELINHA, ATÉ QUE A ESCOLA INFANTIL TIO BETO SEJA CONSTRUÍDA. </t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7335/7335_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7335/7335_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE A SECRETARIA DE EDUCAÇÃO ESTUDE A POSSIBILIDADE DE REUTILIZAR OS PALANQUES DE CONCRETO QUE NÃO ESTÃO SENDO UTILIZADOS NA ESCOLA INFANTIL CORÁLIA SCHAFFER, PARA FAZER O CERCAMENTO DA UBS SÃO LUIZ. _x000D_
 </t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7337/7337_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7337/7337_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SEJA MANTIDO DURANTE O ANO TODO NA PRAÇA CENTRAL DA CIDADE O BELO CASTELO CONSTRUIDO PELA SECRETÁRIA DE TURISMO. </t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7341/7341_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7341/7341_texto_integral.odt</t>
   </si>
   <si>
     <t>NDICAÇÃO PARA  QUE SEJA FEITO O ENCANAMENTO E A DRENAGEM DE UMA REDE DE ESGOTO QUE ESTÁ A CÉU ABERTO, NA  RUA TANCREDO NEVES ALTOS Nº34,BAIRRO CHACRÃO.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7342/7342_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7342/7342_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PODER EXECUTIVO  JUNTO AOS ÓRGÃOS COMPETENTES, PARA QUE SEJA REALIZADO ESTUDO PARA A IMPLEMENTAÇÃO DE UM "CURSINHO PRÉ-VESTIBULAR/ENEM POPULAR", DESTINADO A ALUNOS DE BAIXA RENDA, SABEMOS QUE INGRESSAR EM UMA BOA FACULDADE É MUITO IMPORTANTE PARA O DESENVOLVIMENTO PESSOAL E PROFISSIONAL DOS JOVENS. </t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7343/7343_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7343/7343_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO QUE SEJA FEITO O CALÇAMENTO OU ASFALTAMENTO DA RUA LOUREIRO DA SILVA, BAIRRO _x000D_
 BOM JESUS.</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7344/7344_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7344/7344_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO JUNTO A SECRETARIA COMPETENTE,CRIE UMA "CASA DE PASSAGEM" PARA PESSOAS EM SITUAÇÃO DE RUA E MULHERES VÍTIMAS DE VIOLÊNCIA. ESTA INDICAÇÃO TEM A FINALIDADE DE PROPOR JUNTO AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA "CASA DE PASSAGEM" PARA PESSOAS EM SITUAÇÃO DE RUA E MULHERES VÍTIMAS DE VIOLÊNCIA.</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7345/7345_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7345/7345_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO FAÇA UMA PARCERIA PÚBLICO-PRIVADA PARA QUE NA PRAÇA CENTRAL E NO PARQUE DO LAGO SEJA ADQUIRIDO UM EQUIPAMENTO PARA FORNECIMENTO DE ÁGUA QUENTE E GELADA, E BEBEDOURO PET, GRATUITO E DISPONÍVEL 24H POR DIA.</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7346/7346_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7346/7346_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUGESTÃO :DISPÕE SOBRE A IMPLANTAÇÃO DE DISPOSITIVO CHAMADO "BOCA DE LOBO INTELIGENTE", NO ÂMBITO DO MUNICÍPIO DE CANELA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7347/7347_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7347/7347_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA SEJA, COMPRADO UNIFORMES, BOTAS E EQUIPAMENTOS ADEQUADOS PARA AS AGENTES DE SAÚDE PODEREM EXERCER COM SEGURA O SEU TRABALHO DE PREVENÇÃO DA DENGUE. </t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7348/7348_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7348/7348_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SEJA FEITA PATROLAGEM E DEMAIS BENFEITORIAS NA ESTRADA CENTRAL QUE VAI AO CANASTRA. </t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7349/7349_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7349/7349_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO QUE O EXECUTIVO, FORMULE E ENVIE OFICIO PARA A COMPANHIA RIOGRANDENSE DE SANEAMENTO &amp;#8211; CORSAN, SOLICITANDO A AMPLIAÇÃO DO ABASTECIMENTO DA REDE DE ÁGUA POTÁVEL DO MUNICÍPIO ATÉ O PARQUE DO CARACOL E CAMPING CLUBE DO BRASIL NO BAIRRO CARACOL.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7352/7352_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7352/7352_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  QUE SEJA CRIADO UM PROGRAMA DE REUTILIZAÇÃO DE MATERIAIS DE CONSTRUÇÃO, MADEIRAS, TAPUMES, TELHAS, PEDRAS E CHAPAS DE COMPENSADOS ENTRE OUTROS,  PARA QUE SEJAM DESTINADOS PARA A COMUNIDADE CARENTE ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7353/7353_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7353/7353_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O EXECUTIVO ENTRE EM CONTATO COM A UCS ( UNIVERSIDADE DE CAXIAS DO SUL ) PARA UMA POSSÍVEL NEGOCIAÇÃO DE TRAZER  EXTENSÃO UNIVERSITÁRIA DO CURSO DE MEDICINA PARA NOSSA CIDADE QUE CARECE MUITO DE MÉDICOS E AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7354/7354_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7354/7354_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO, PARA QUE SEJA ANALISADA A POSSIBILIDADE DE IMPLANTAÇÃO DO PROJETO DE LEI EM ANEXO, QUE &amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO DO CONSELHO MUNICIPAL DE JUVENTUDE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7355/7355_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7355/7355_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O EXECUTIVO ENTRE EM CONTATO COM O DIRETOR-PRESIDENTE DA CORSAN ROBERTO BARBUTI E FAÇA O SEGUINTE PEDIDO PARA QUE SE FAÇA UM ESTUDO PARA A IMPLEMENTAÇÃO DE UM ESCRITÓRIO ADMINISTRATIVO REGIONAL NA ÁREA DA ETA-1 , LOCALIZADA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7356/7356_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7356/7356_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE SEJAM CONSTRUÍDAS CAPELAS MORTUÁRIAS NOS BAIRROS QUE AINDA NÃO POSSUEM CAPELAS, EM PARCERIA PREFEITURA / COMUNIDADE COMO A MAIORIA FOI CONSTRUÍDA .</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7357/7357_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7357/7357_texto_integral.doc</t>
   </si>
   <si>
     <t>SEGUINTE INDICAÇÃO PARA QUE NO TERRENO DAS CAPELAS MORTUÁRIAS DO CENTRO SEJAM CONSTRUÍDAS MAIS DUAS CAPELAS, ASSIM COMO A REFORMA DAS CAPELAS  JÁ CONSTRUÍDAS NO LOCAL.</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7358/7358_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7358/7358_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA SEJA FEITO O PATROLAMENTO, ACASCALHAMENTO E COMPACTAÇÃO EM TODA A EXTENSÃO DA RUA JOÃO DE DEUS PALHANO QUE VAI ATÉ O CAÇADOR.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7359/7359_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7359/7359_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA CONSTRUÍDO ILHAS (RÓTULAS) PARA REDUZIR A VELOCIDADE NO CRUZAMENTO DA RUA ERNESTO DORNELES COM A MARTINHO LUTERO ALTOS DA IGREJA LUTERANA.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7360/7360_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7360/7360_texto_integral.odt</t>
   </si>
   <si>
     <t>NDICAÇÃO PARA QUE SE DESENVOLVA O PROGRAMA &amp;#8216;FRENTE DE TRABALHO&amp;#8217;, JUNTO AO MUNICÍPIO DE CANELA ,PROPORCIONANDO ASSIM QUALIFICAÇÃO PROFISSIONAL E RENDA PARA OS CIDADÃOS QUE ESTÃO SEM EMPREGO E EM SITUAÇÃO DE ALTA VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7363/7363_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7363/7363_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE SEJAM COLOCADAS LÂMPADAS DE LED EM TODA A EXTENSÃO DA RUA ADOLFO SEIBT. </t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7364/7364_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7364/7364_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NDICAÇÃO PARA QUE SEJAM COLOCADAS LÂMPADAS DE LED EM TODAS AS RUAS QUE ESTÃO RECEBENDO ASFALTO DO BAIRRO DANTE. GAUCHOLÂNDIA, SANTA RITA, SANTA MARIA, ADOLFO AUGUSTO RICHTER, OLARIA, DOS FARRAPOS. _x000D_
 </t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7365/7365_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7365/7365_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PACIENTE QUE É ATENDIDO NO POSTO DE SAÚDE OU NO HOSPITAL SEJA ACOMPANHADO POR UMA PESSOA DE SUA CONFIANÇA NA SALA DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7370/7370_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7370/7370_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE ASSISTÊNCIA SOCIAL ESTUDE A POSSIBILIDADE DE FAZER A CAMPANHA DO LEITE.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7371/7371_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7371/7371_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO FAÇA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RODOVIA ARNALDO OPPITZ. </t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7372/7372_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7372/7372_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO FAÇA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA ATÉ O PARQUE DO CARACOL.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7373/7373_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7373/7373_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE A ESCOLA BERTOLDO OPPTIZ LOCALIZADA NO BAIRRO SÃO LUCAS RECEBA UMA PRACINHA COM BRINQUEDOS PARA O USO DOS ALUNOS.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7374/7374_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7374/7374_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO SOLICITANDO QUE O EXECUTIVO FISCALIZE E PEÇA A DEVIDA IDENTIFICAÇÃO DOS AMBULANTES, QUE VENDEM ALIMENTOS NAS CASAS._x000D_
 </t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7375/7375_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7375/7375_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE A ESCOLA BERTOLDO OPPTIZ LOCALIZADA NO BAIRRO SÃO LUCAS RECEBA A DEVIDA REFORMA E DEMAIS BENFEITORIAS  EM SUAS INSTALAÇÕES. </t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7376/7376_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7376/7376_texto_integral.doc</t>
   </si>
   <si>
     <t>SEGUINTE INDICAÇÃO PARA QUE O PODER EXECUTIVO RETOME A OBRA DA CONSTRUÇÃO DA CRECHE NO BAIRRO JARDIM DAS FONTES.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7377/7377_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7377/7377_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO UMA FAIXA DE PEDESTRE ELEVADA OU TACHÕES NA RUA MARTINHO LUTERO COM A ERNESTO DORNELES, ATÉ QUE SE COLOQUE UMA RÓTULA, PARA DIMINUIR A VELOCIDADE DOS CONDUTORES DE VEÍCULOS.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7378/7378_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7378/7378_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE O EXECUTIVO ENTRE EM CONTATO COM OS CORREIOS PARA QUE    SOLUCIONE O PROBLEMA DA ENTREGA DE CORRESPONDÊNCIAS NA RUA DO CAMPO BAIRRO SÃO LUCAS.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7379/7379_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7379/7379_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE SE O EXECUTIVO ENTRE EM CONTATO COM A EGR, E PEÇA A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA ELETRÔNICA AO LONGO DA AV.CÔNEGO JOÃO MARCHESI(RS 235).</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7380/7380_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7380/7380_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O SETOR COMPETENTE NOTIFIQUE A COMUNIDADE, SOBRE O AUXÍLIO-FUNERAL,AVISANDO QUE O MESMO EXISTE E PODE SER USUFRUIDO PELAS FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7381/7381_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7381/7381_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO: PARA QUE NA RUA 7 DE SETEMBRO SEJA PINTADA A FAIXA AMARELA NO MEIO DA VIA, POIS PRECISA-SE IDENTIFICAR A SINALIZAÇÃO PARA O TRÁFEGO DE VEÍCULOS.	</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7387/7387_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7387/7387_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE NÃO SEJA COBRADO ESTACIONAMENTO ROTATIVO EM NOSSO MUNÍCIPIO AOS DOMINGOS. </t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7388/7388_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7388/7388_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO  DE LEI SUGESTÃO &amp;#8220;AUTORIZA O PODER EXECUTIVO A PROMOVER, ANUALMENTE, O SACOLÃO CANELENSE DO MATERIAL ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS NO MUNICÍPIO&amp;#8221;</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7389/7389_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7389/7389_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO FAZER UMA OPERAÇÃO TAPA BURACOS, JUNTAMENTE COM O RECAPEAMENTO DO ASFALTO AO LONGO DA AV. JÚLIO DE CASTILHOS,ALTOS SUPERMERCADO BROMBATTI.</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7390/7390_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7390/7390_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE DOIS  REDUTORES DE VELOCIDADE(QUEBRA MOLAS) NA RUA LEOPOLDO ARTUR RAYMUNDO BAIRRO SÃO LUCAS.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7391/7391_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7391/7391_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO,PARA QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DO PROJETO DE LEI SUGESTÃO:&amp;#8221;DISPÕE SOBRE A REUTILIZAÇÃO DAS AREIAS GERADAS DO PROCESSO INDUSTRIAL DE FUNDIÇÃO E ADOTA OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7392/7392_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7392/7392_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA &amp;#8216;FILA ÚNICA&amp;#8217; PARA ACESSO A CONSULTAS, EXAMES LABORATORIAIS E PROCEDIMENTOS CIRÚRGICOS EM TODA A REDE DE SAÚDE DO MUNICÍPIO DE CANELA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7393/7393_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7393/7393_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO, JUNTAMENTE COM O ÓRGÃO COMPETENTE, QUANDO FOR FEITA UMA LICITAÇÃO PARA O ASFALTAMENTO DAS RUAS DO MUNICÍPIO,EXIGA  QUE A EMPRESA GANHADORA DA LICITAÇÃO DEVA  PREVER JUNTO A CORSAN A AQUISIÇÃO DE HIDRANTES E A COLOCAÇÃO DOS MESMOS</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7394/7394_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7394/7394_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO,PARA QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DO PROJETO DE LEI SUGESTÃO:&amp;#8221;CRIA O PROGRAMA DE CAPTAÇÃO E APROVEITAMENTO DE ÁGUA DE CHUVA PARA FINS NÃO POTÁVEIS E INSTITUI SUA OBRIGATORIEDADE NAS EDIFICAÇÕES LOCALIZADAS NO MUNICÍPIO DE CANELA&amp;#8221; </t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7395/7395_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7395/7395_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITA PATROLAGEM, ACASCALHAMENTO E COMPACTAÇÃO NA TRAVESSA CANELINHA.COM URGÊNCIA.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7414/7414_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7414/7414_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO   PARA QUE SEJA CRIADO UM POSTO DE DISTRIBUIÇÃO DA MEDICAÇÃO PELO SUS, NO HOSPITAL DE CARIDADE DE CANELA. </t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7415/7415_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7415/7415_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8203;PROJETO DE LEI SUGESTÃO, QUE POSSUI A SEGUINTE EMENTA: &amp;#8220;DISPÕE SOBRE DIRETRIZES PARA A INSTITUIÇÃO DO PROGRAMA DE COLETA SELETIVA CONTÍNUA DE RESÍDUOS ELETRÔNICOS E TECNOLÓGICOS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7416/7416_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7416/7416_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE TODOS OS LOTEAMENTOS POPULARES DENTRO DO MUNICÍPIO DE CANELA SEJAM BENEFICIADOS COM CISTERNAS, EM UMA PARCERIA COM PÚBLICO-PRIVADA.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7417/7417_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7417/7417_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO ENTRE EM CONTATO COM O RESPONSÁVEL PELA CALÇADA AO LONGO DA RUA JOÃO PESSOA, ALTOS BARBEARIA DO TOCO, E PEÇA A REVITALIZAÇÃO DA MESMA QUE SE ENCONTRA EM ESTADO PRECÁRIO, SE O MESMO NÃO ATENDER AO PEDIDO, SEJA MULTADO.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7418/7418_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7418/7418_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE NA PRAÇA DO BAIRRO EUGÊNIO FERREIRA,  SEJA FEITO UM CERCAMENTO NA ÁREA ONDE ESTÃO OS BRINQUEDOS.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7419/7419_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7419/7419_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA FEITA À LIMPEZA E DESOBSTRUÇÃO DA REDE DE ESGOTO E DAS BOCAS DE LOBO NA AV. JOÃO PESSOA SENTIDO RISSUL CENTRO ALTOS BARBEARIA DO TOCO.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7420/7420_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7420/7420_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO O PROJETO DE LEI SUGESTÃO QUE &amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA S.O.S. RIOS E LAGOS DE CANELA&amp;#8221;.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7421/7421_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7421/7421_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI SUGESTÃO QUE&amp;#8220; INSTITUI A CAMPANHA PERMANENTE DE INCENTIVO ÀS COOPERATIVAS DE CATADORES DE MATERIAL RECICLÁVEL  DENTRO DO MUNICÍPIO DE CANELA.&amp;#8221; E QUE O PODER EXECUTIVO AUXILIE OS CATADORES E AS COOPERATIVAS COMO, UM MEIO PARA TRANSPORTAR OS MATERIAIS QUE SERÃO RECICLADOS._x000D_
 </t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7422/7422_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7422/7422_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, PARA QUE O PODER EXECUTIVO JUNTAMENTE COM SUA SECRETARIA DE MEIO AMBIENTE, PROVIDENCIE A LIMPEZA, E  A COLOCAÇÃO DE UMA PLACA DE PROIBIDO JOGAR  LIXO, EM UM CÓRREGO NA ESTRADA DO CHAPADÃO QUE ESTÁ TOMADO POR LIXO E DEMAIS DESCARTES DE MÓVEIS USADOS, PNEUS ,ETC.</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7435/7435_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7435/7435_texto_integral.odt</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES EM SAÚDE DE CANELA.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7436/7436_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7436/7436_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA  QUE O PODER EXECUTIVO FAÇA UMA PARCERIA PUBLICO-PRIVADA COM A EMPRESA COMSAIBRI LOCALIZADA NA VILA IRMA(BAIRRO SÃO LUCAS-VILA MINA),PARA O ASFALTAMENTO DO INICIO DA RUA ADALBERTO WORTMANN ATÉ A VILA IRMA ( BAIRRO SÃO LUCAS-VILA MINA).</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7437/7437_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7437/7437_texto_integral.odt</t>
   </si>
   <si>
     <t>A INDICAÇÃO PARA A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DOS FARRAPOS.</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7438/7438_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7438/7438_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE NA RUA JAIR DA VEIGA.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7439/7439_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7439/7439_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PRESIDIO DE CANELA ADOTE O &amp;#8220;SISTEMA DA COLÔNIA PENAL AGRÍCOLA&amp;#8221;, JUNTAMENTE COM UM PROGRAMA DE REINSERÇÃO SOCIAL DOS APENADOS.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7440/7440_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7440/7440_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220; DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA &amp;#8220;EDUCAÇÃO FINANCEIRA NA ESCOLA&amp;#8221; NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.&amp;#8221;</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7441/7441_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7441/7441_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE SEJAM COLOCADAS PLACAS INDICATIVAS, COM A IDADE MÁXIMA E MINIMA  DAS CRIANÇAS, PARA AS MESMAS PODEREM BRINCAR EM SEGURANÇA , NAS PRAÇAS DA CIDADE ONDE TEM BRINQUEDOS.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7442/7442_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7442/7442_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO: PARA QUE NO POSTO DE SAÚDE DO BAIRRO SÃO LUÍS SEJAM PINTADOS OS CORDÕES COM A FAIXA AMARELA DELIMITANDO ONDE É PROIBIDO ESTACIONAR.</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7443/7443_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7443/7443_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE(QUEBRA MOLAS) NA RUA LUIZ BRASIL, BAIRRO SÃO LUÍS.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7449/7449_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7449/7449_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO QUE O VETERINÁRIO CONCURSADO DO MUNICÍPIO ATENDA OS ANIMAIS ATROPELADOS E EM ESTADO DE NECESSIDADE DA CIDADE DE CANELA.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7450/7450_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7450/7450_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI PARA CONCEDER 100% AUXÍLIO AO TRANSPORTE UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7451/7451_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7451/7451_texto_integral.odt</t>
   </si>
   <si>
     <t>CRIA O IPTU VERDE NO ÂMBITO DO MUNICÍPIO DE CANELA, CUJO OBJETIVO É FOMENTAR MEDIDAS QUE PRESERVEM, PROTEJAM E RECUPEREM O MEIO AMBIENTE, MEDIANTE A CONCESSÃO DE BENEFÍCIO TRIBUTÁRIO AO CONTRIBUINTE.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7452/7452_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7452/7452_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO DA IMPLANTAÇÃO DE CENTROS DE ACOLHIMENTO E CONVIVÊNCIA PARA DEPENDENTES QUÍMICOS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, NO ÂMBITO DO MUNICÍPIO DE CANELA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7453/7453_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7453/7453_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O EXECUTIVO ENTRE EM CONTATO COM A CORSAN PARA CONCERTO DE UM BURACO DEIXADO  NO LOTEAMENTO DA AMIZADE BAIRRO:SÃO LUÍS, QUE ESTÁ CAUSANDO MUITOS TRANSTORNOS.</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7454/7454_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7454/7454_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE CRIAR UMA POLÍTICA DE INCENTIVO A INSTALAÇÃO E AMPLIAÇÃO DE EMPRESAS NO RAMO INDUSTRIAL, COMERCIAL E DE SERVIÇOS NO MUNICÍPIO DE CANELA/ RS .&amp;#8221;</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7455/7455_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7455/7455_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, SUGERINDO QUE O PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE SAÚDE CONTRATE NUTRICIONISTAS PARA TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO, E ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7456/7456_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7456/7456_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE(QUEBRA MOLAS) NA RUA GRENAL ALTOS FUNDOS DA ESCOLA ADOLFO SEIBT.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7457/7457_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7457/7457_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO SUGESTÃO DE PROJETO DE LEI QUE CRIA A SINALIZAÇÃO ELETRÔNICA NA ÁREA URBANA, E CENTRO DA CIDADE. TENDO EM VISTA QUE OS ACIDENTES DE TRÂNSITO AUMENTARAM MUITO, NA RS 235, ENTRADA DE CANELA EM FRENTE AO PARQUE MUNDO A VAPOR, CENTRO DE DISTRIBUIÇÃO DOS CORREIOS, ONDE HÁ TAMBÉM A SAÍDA DOS VEÍCULOS DA CITRAL, NO CENTRO DA CIDADE ONDE AS RÓTULAS FICAM CONGESTIONADAS, NA SAÍDA DE CANELA, AUTOS AV. JOÃO MARCHESI, BAIRRO CANELINHA, SÃO RAFAEL E DISTRITO INDUSTRIAL, LOCAL DE MUITAS EMPRESAS QUE NECESSITAM DE UMA SAÍDA SEGURA PARA OS CAMINHÕES DE CARGA E VEÍCULOS EM GERAL.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7458/7458_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7458/7458_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITA PATROLAGEM, ACASCALHAMENTO E COMPACTAÇÃO NO LOTEAMENTO DA AMIZADE BAIRRO:SÃO LUÍS.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7459/7459_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7459/7459_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE(QUEBRA MOLAS) NA RUA 1º DE JANEIRO ALTOS DA ESCOLA ADOLFO SEIBT.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7465/7465_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7465/7465_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SEJA ANALISADO O CONTRATO COM A REK PARKING, VISANDO DIMINUIR AS VAGAS EXISTENTES, PERMANECENDO APENAS AS DAS PRINCIPAIS VIAS CENTRAIS, E QUE O TEMPO DE GRATUIDADE SEJA MAIOR QUE 10 MIN, TALVEZ 30 MIN. _x000D_
  </t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7475/7475_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7475/7475_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">COM BASE NA LEI FEDERAL 10.741 PARA QUE SEJA RECOLOCADA VAGA DE IDOSO EM FRENTE AO BANRISUL._x000D_
 </t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7476/7476_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7476/7476_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PARQUE DO PALÁCIO PASSE PARA A ADMINISTRAÇÃO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, URBANISMO E MOBILIDADE URBANA. </t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7477/7477_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7477/7477_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA COLOCADO UM CONTAINER NA FRENTE DO CEMITÉRIO DO IBAMA PARA O ARMAZENAMENTO DO LIXO.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7478/7478_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7478/7478_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITO UM ESTUDO DE VIABILIDADE PARA UM ESTACIONAMENTO OBLÍQUO EM VOLTA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7479/7479_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7479/7479_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO  PARA QUE O GINÁSIO DO BAIRRO SÃO LUCAS SEJA REFORMADO E RECEBA DEMAIS BENFEITORIAS.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7480/7480_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7480/7480_texto_integral.odt</t>
   </si>
   <si>
     <t>UM REDUTOR DE VELOCIDADE(QUEBRA MOLAS) NA AV. JOÃO PESSOA ALTOS HODS CAR VEICULOS.</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7481/7481_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7481/7481_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE(QUEBRA MOLAS) NA RUA LAURA MONTENEGRO BAIRRO:EUGÊNIO FERREIRA.</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7482/7482_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7482/7482_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITA PATROLAGEM, ACASCALHAMENTO E COMPACTAÇÃO EM TODA A ZONA RURAL DO MUNICÍPIO DE CANELA.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7483/7483_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7483/7483_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PODER EXECUTIVO  ATRAVÉS DA SECRETARIA MUNICIPAL DA SAÚDE,  ESTUDE A POSSIBILIDADE DA UNIDADE MÓVEL DE SAÚDE ATENDER AS LOCALIDADES DO MORRO CALÇADO E LINHA SÃO PAULO NO INTERIOR DO MUNICÍPIO UMA VEZ NA SEMANA. </t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7484/7484_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7484/7484_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PODER EXECUTIVO  ATRAVÉS DA SECRETARIA MUNICIPAL DA SAÚDE,  ESTUDE A POSSIBILIDADE DA UNIDADE MÓVEL DE SAÚDE ATENDER AS LOCALIDADES DO PASSO DO LORO E LINHA SÃO JOÃO NO INTERIOR DO MUNICÍPIO UMA VEZ NA SEMANA. </t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7486/7486_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7486/7486_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO O PROJETO DE LEI SUGESTÃO QUE &amp;#8220;.&amp;#8220;ESTABELECE O ATENDIMENTO EMERGENCIAL AOS ALUNOS PORTADORES DE DIABETES E EPILEPSIA, NO ÂMBITO DA REDE MUNICIPAL DE ENSINO&amp;#8221;</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7487/7487_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7487/7487_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO: PARA QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE CRIAR  UMA EQUIPE ESPECIALIZADA DENTRO DA SECRETARIA DE SAÚDE,  PARA  ACOMPANHAR PACIENTES DO MUNICIPIO, QUE NO MOMENTO ESTÃO COM ALGUM TIPO DE DOENÇA GRAVE E QUE NECESSITEM DE ACOMPANHAMENTO DE UM PROFISSIONAL DA SAÚDE PARA  SUA RAPIDA RECUPERAÇÃO.  </t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7488/7488_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7488/7488_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO   PARA QUE SEJA IDENTIFICADO NO PARQUE DO LAGO, NO TRAJETO DE PASSEIO/CAMINHADA, UM AVISO PARA QUE OS DONOS DE CACHORROS SEJAM RESPONSÁVEIS PELO RECOLHIMENTO DAS FEZES DO ANIMAL.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7501/7501_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7501/7501_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE TODOS OS CIDADÃOS DA CIDADE DE CANELA QUE RECEBAM ATÉ 1 SÁLARIO E MEIO POR MÊS SEJAM ISENTAM DE TODAS AS TAXAS DE SEPULTAMENTO EM NOSSO CEMITÉRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7502/7502_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7502/7502_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO: PARA QUE SEJAM COLOCADAS LÂMPADAS DE LED EM TODA A EXTENSÃO DAS RUAS PATRICIO ZINI, PINHEIRO MACHADO, GABRIEL DE SOUZA, ADALBERTO WORTMANN, DR. RUI VIANA ROCHA E NA AV. JUSCELINO KUBITSCHECK DE OLIVEIRA.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7503/7503_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7503/7503_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE SEJA COLOCADO ILUMINAÇÃO PUBLICA NA EXTENSÃO DA RUA DR RUY VIANNA ROCHA ATÉ O CONDOMINIO ILSA SCHAEFER. </t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7504/7504_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7504/7504_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO JUNTO A SECRETARIA DE SAÚDE PARA QUE SE VEJA POSSIBILIDADE PARA SEJA INSTALADO UMA UTI NEONATAL JUNTO AO HOSPITAL, COM A MÁXIMA URGÊNCIA.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7505/7505_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7505/7505_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE SE O EXECUTIVO ENTRE EM CONTATO COM A EGR, E PEÇA A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA ELETRÔNICA AO LONGO DA RS 235,BAIRRO JARDIM DAS FONTES,PARQUE DE RODEIOS. </t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7506/7506_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7506/7506_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A INDICAÇÃO PARA QUE O CEMITÉRIO DO IBAMA PASSE A SER DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7507/7507_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7507/7507_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE AS SECRETÁRIAS DE MEIO AMBIENTE, ASSISTÊNCIA SOCIAL E PLANEJAMENTO, ANALISEM AS ÁREAS DE TERRAS PLANAS DISPONÍVEIS PARA CONSTRUÇÃO DE CASAS POPULARES NA CIDADE DE CANELA, NÃO SENDO DE PRESERVAÇÃO AMBIENTAL OU ÁREAS VERDES, ENCOSTA DE RIOS OU CÓRREGOS. </t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7508/7508_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7508/7508_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE O PODER EXECUTIVO DE PRIORIDADE, AS FAMÍLIAS DE ALTA VULNERABILIDADE SOCIAL,QUE ESTEJAM EM SITUAÇÃO DE RISCO , E COM BAIXA RENDA CONTEMPLADAS COM OS LOTES DO PROJETO RENASCER POSSAM FAZER SUAS CASA.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7509/7509_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7509/7509_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> POSTO DE SAÚDE NO BAIRRO SÃO RAFAEL.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7510/7510_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7510/7510_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL,ENTRE EM CONTATO COM A EGR  E PEÇA A COLOCAÇÃO DE UMA FAIXA DE  DE PEDESTRE ELEVADA OU TACHÕES NA RS 235 ALTOS ESCPLA BARÃO DO RIO BRANCO.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7511/7511_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7511/7511_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO FISCALIZE JUNTO  A EMPRESA RESPONSÁVEL PELA COLETA DE LIXO NO MUNICÍPIO, PARA QUE OS FUNCIONÁRIOS USEM  EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL &amp;#8211; EPI.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7519/7519_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7519/7519_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO: QUE SEJA USADA A LEI MUNICIPAL N° 3.949, DE 13/10/2017, PARA DECLARAR COMO ÁREA DE INTERESSE SOCIAL TODA A EXTENSÃO DO BECO 1 E BECO 2 DA PINHEIRO MACHADO, NO BAIRRO CANELINHA.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7520/7520_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7520/7520_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO PARA QUE O PODER EXECUTIVO MUNICIPAL DE CANELA, FIRME UM TERMO DE COMPROMISSO COM AS ASSOCIAÇÕES REPRESENTATIVAS DOS ARTESÃOS DE CANELA, GARANTINDO A CONTINUIDADE DAS SUAS ATIVIDADES JUNTO AO ESPAÇO DA CASA DE PEDRA, DURANTE A CONCESSÃO DESTE IMÓVEL. </t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7522/7522_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7522/7522_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO O PROJETO DE LEI SUGESTÃO QUE &amp;#8220;CRIA O PROGRAMA ESCOLA/CÂMARA ESTABELECENDO CRITÉRIOS PARA APROXIMAÇÃO DOS ALUNOS DA REDE MUNICIPAL  E PÚBLICA DE ENSINO DE CANELA JUNTO A CÂMARA MUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7523/7523_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7523/7523_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO DO PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DO PROJETO &amp;#8220;CIDADE LIMPA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS DENTRO DO MUNICÍPIO DE CANELA, COMO CONSTA NA PROPOSTA EM ANEXO.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7524/7524_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7524/7524_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO A PROPOSTA DE LEI QUE &amp;#8220;DISPÕE SOBRE A INCLUSÃO DE MEDIDAS DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE AO "BULLYING" ESCOLAR NO PROJETO PEDAGÓGICO ELABORADO PELAS ESCOLAS PÚBLICAS DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE CANELA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7525/7525_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7525/7525_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA SEJA CRIADO JUNTO AS ASSOCIAÇÕES DE ARTESÃOS, MICRO ASSOCIAÇÕES NOS BAIRROS PARA PRODUZIR PRODUTOS TÍPICOS DA REGIÃO E OUTRO EM ESPECIAL ARTESANATO ENDEREÇADO A PESSOAS CARENTES PARA UM COMPLEMENTO DA RENDA FAMILIAR.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7526/7526_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7526/7526_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA QUE OS GUARDAS MUNICIPAIS ESTEJAM PRESENTES NA SAÍDA E NA ENTRADA DO PERIODO NOTURNO NA ESCOLA DANTON CORRÊA DA SILVA.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7521/7521_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7521/7521_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA FEITO REPARO NA FAIXA DE PEDESTRE NA FRENTE DA ESCOLA DANTON CORRÊA DA SILVA,JUNTAMENTE COM A COLOCAÇÃO DE UM QUEBRA MOLAS.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7527/7527_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7527/7527_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE COLOCADA UMA CAMERA DE LONGO ALCANCE QUE PEGUE IMAGENS DO PORTÃO DA FRENTE E DO DE TRÁS NA ESCOLA DANTON CORRÊA DA SILVA.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7528/7528_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7528/7528_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE ENTRE EM CONTATO COM O GOVERNO ESTADUAL, E VIABILIZE UMA PARCERIA PÚBLICO PRIVADA, PARA A INSERÇÃO DE CURSOS TÉCNICOS NA ESCOLA DANTON CORRÊA,CONFORME A NECESSIDADE DAS EMPRESAS.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7541/7541_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7541/7541_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE SEJA CRIADA PELO MUNICÍPIO DE CANELA A CASA DE ACOLHIMENTO NA CIDADE DE PORTO ALEGRE PARA OS USUÁRIOS DA SECRETÁRIA DE SAÚDE QUE PRECISAM SE DESLOCAR ATÉ A CAPITAL PARA EXAMES E OUTROS ATENDIMENTOS RELACIONADOS A SAÚDE. </t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7542/7542_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7542/7542_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO DE PRIORIDADE PARA O COMERCIO LOCAL NAS FEIRAS REALIZADAS NO MUNICÍPIO DE CANELA.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7543/7543_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7543/7543_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO A PROPOSTA DE LEI QUE &amp;#8220;DISPÕE SOBRE O APOIO A INICIATIVAS DE COMERCIALIZAÇÃO DIRETA, ENTRE AGRICULTORES, FAMILIARES E CONSUMIDORES&amp;#8221;</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7544/7544_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7544/7544_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA INAUGURAÇÃO DO GINÁSIO DO BAIRRO SANTA MARTA SEJA REALIZADA UMA SESSÃO ITINERANTE.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7545/7545_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7545/7545_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS)NA RUA SILVIO HOFFMANN ALTOS DO N 155(BAIRRO:VILA BOEIRA).</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7546/7546_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7546/7546_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS)NA RUA FELISBERTO DE MORAES PRÓXIMO AO CAFÉ BAR.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7547/7547_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7547/7547_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA PRAÇA LUIZ  WENDER,  LOCALIZADA NA RUA JOÃO PESSOA, CENTRO DA CIDADE DE CANELA, SEJA FEITA UMA PRAÇA REVITALIZADA COM BRINQUEDOS PARA AS CRIANÇAS.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7548/7548_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7548/7548_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA PRAÇA DO BAIRRO VILA BOEIRA,  SEJA FEITO CERCAMENTO,E TAMBÉM SE FAÇA PRESENTE UM MONITORAMENTO DO LOCAL (PELOS GUARDAS MUNICIPAIS OU PELA BRIGADA)</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7549/7549_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7549/7549_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO QUE SEJA FEITA A LIMPEZA DOS CANTEIROS AO LONGO DA AV AUGUSTO PESTANA._x000D_
 </t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7550/7550_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7550/7550_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO QUE O PODER EXECUTIVO ALTERE O CÓDIGO TRIBUTÁRIO PARA CONCEDER ISENÇÃO DE TAXA DE ALVARÁ E LOCALIZAÇÃO PARA ASSOCIAÇÕES SEM FINS LUCRATIVOS E SEM REMUNERAÇÃO NA CIDADE DE CANELA.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7551/7551_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7551/7551_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA CONTRATADO UM GUARDA PARA MANTER A ORDEM NO PARQUE DO LAGO NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7555/7555_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7555/7555_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI NO MUNICÍPIO DE CANELA O MÊS ABRIL MARROM, PARA PREVENÇÃO E COMBATE À CEGUEIRA.&amp;#8221; </t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7556/7556_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7556/7556_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8221;DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE TERAPIAS NATURAIS, NO MUNICÍPIO DE CANELA E DA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7557/7557_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7557/7557_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8221;&amp;#8221;DISPÕE SOBRE A OBRIGATORIEDADE DE COLOCAÇÃO DE INSTRUÇÕES DE USO E ALERTA SOBRE OS RISCOS DE QUEIMADURAS EM CHUVEIROS A GÁS DE HOTÉIS E DEMAIS ESTABELECIMENTOS DE HOSPEDAGEM NO MUNICÍPIO DE CANELA&amp;#8221;   </t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7558/7558_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7558/7558_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A INDICAÇÃO  PARA A OPERAÇÃO TAPA BURACOS NA RUA MELVIN JONES ALTOS POSTO IPIRANGA.</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7559/7559_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7559/7559_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA EMPRESAS FACILITADORAS E DÁ OUTRAS PROVIDÊNCIAS DENTRO DO MUNICÍPIO DE CANELA/RS&amp;#8221;</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7560/7560_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7560/7560_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE A PREFEITURA CONSTRUA PAVILHÕES NA ÁREA INDUSTRIAL DO MUNICÍPIO E OFEREÇA A TITULO DE CONCESSÃO DE USO, PARA PEQUENAS E MEDIAS EMPRESAS QUE OFEREÇAM PROJETOS DE DESENVOLVIMENTO E GERAÇÃO DE EMPREGOS, DE NO MÍNIMO 40 (QUARENTA FUNCIONÁRIOS) INICIAIS.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7561/7561_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7561/7561_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO O PROJETO DE LEI SUGESTÃO QUE :&amp;#8221;ESTABELECE A OBRIGATORIEDADE DO PLANTIO DE ÁRVORES PARA AS CONSTRUTORAS DE IMÓVEIS RESIDENCIAIS E/OU COMERCIAIS QUE CONSTRUIREM NO MUNICÍPIO DE CANELA&amp;#8221;</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7562/7562_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7562/7562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DE QUAISQUER EMPRESAS PRIVADAS OU PÚBLICAS QUE FIZEREM_x000D_
 ABERTURA NO ASFALTO DE VIAS PÚBLICAS, PISO DE PRAÇAS E PASSEIOS PARA REPAROS OU_x000D_
 CONSTRUÇÕES DE SERVIÇOS SUBTERRÂNEOS, A RECUPERAREM O PISO DANIFICADO NO PRAZO DE_x000D_
 CINCO DIAS ÚTEIS._x000D_
 </t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7563/7563_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7563/7563_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8221;INSTITUI O PROGRAMA DE ATENDIMENTO MÉDICO, AS CRECHES MUNICIPAIS E CONVENIADAS DO MUNICÍPIO DE CANELA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7593/7593_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7593/7593_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE SEJA FEITA A RECUPERAÇÃO JUDICIAL DO HOSPITAL DE CARIDADE DE CANELA.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7594/7594_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7594/7594_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA ANALISADA JUNTO AOS ÓRGÃOS COMPETENTES, A POSSIBILIDADE DE COLOCAR FIBRA ÓTICA NA REGIAO DO PASSO DO LOURO, CANASTRA, SÃO JOÃO E ARREDORES, ATRAVES DE UMA PARCERIA COM A RGE.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7595/7595_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7595/7595_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE CENTROS DE CONVIVÊNCIA  PARA IDOSOS CARENTES NO MUNICÍPIO DE CANELA E DA OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7596/7596_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7596/7596_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO PARA QUE NA AVENIDA PRAÇA DAS NAÇÕES ALTOS DO POSTO IPIRANGA,SEJA FEITA A SINALIZAÇÃO CORRETA DA RUA, DEFININDO QUAL É A PREFERENCIAL DE QUEM DESCE E DE QUEM SOBE.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7597/7597_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7597/7597_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA USINA DE ASFALTO EM CANELA</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7598/7598_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7598/7598_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA RUA ROMA, (NO TRECHO ENTRE AS RUAS BORBONITE E PORTUGAL) SEJA FEITA A LIMPEZA E A DESOBSTRUÇÃO DA CALÇADA.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7599/7599_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7599/7599_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE O PODER EXECUTIVO DESTINE UMA ÁREA DO PARQUE DO CARACOL PARA CAMPING.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7600/7600_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7600/7600_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">A INDICAÇÃO QUE SEJA ADQUIRIDA UMA ÁREA E EQUIPAMENTOS PARA MONTAR UM BRITADOR NA CIDADE DE CANELA. </t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7601/7601_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7601/7601_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE NA RUA BORGES DE MEDEIROS ESQUINA COM A 7 DE SETEMBRO SEJA FEITA LIMPEZA E DESOBSTRUÇÃO DAS CALÇADAS.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7602/7602_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7602/7602_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA SEJA FEITO O PATROLAMENTO, ACASCALHAMENTO E COMPACTAÇÃO DO ESTEINHO ESTRADA DO PARQUE DOS PAREDÕES.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7612/7612_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7612/7612_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA IMPLANTARMOS EM CANELA UM PROJETO DENOMINADO RECONSTRUINDO SONHO, QUE SE DÁ ATRAVÉS DO CORTE E BENEFICIAMENTO DE ÁRVORES EXÓTICAS DE ÁREAS PÚBLICAS E DE PESSOAS QUE QUEIRAM DERRUBAR ÁRVORES E POSSUEM LICENÇA AMBIENTAL, PODENDO SE UTILIZAR DO USO DE UMA SERRARIA MÓVEL.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7613/7613_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7613/7613_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, PARA QUE SEJA ESTUDADA A POSSIBILIDADE DA CONSTRUÇÃO E CONSTITUIÇÃO DE UM CENTRO ADMINISTRATIVO MUNICIPAL, QUE ENGLOBE NO MESMO LOCAL TODAS AS SECRETARIAS E DEMAIS DEPENDÊNCIAS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7614/7614_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7614/7614_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO SUGESTÃO PARA QUE A DEFESA CIVIL DO ESTADO DO RIO GRANDE DO SUL FAÇA NA CIDADE DE CANELA UMA ANÁLISE NOS BAIRROS ONDE HÁ GRANDES PINHEIROS (ARAUCÁRIAS) QUE DEVIDO SUA DIMENSÃO E LOCALIZAÇÃO PODE COLOCAR EM RISCO AS CASAS DOS MORADORES, COM QUEDA DE GALHOS E DA PRÓPRIA ÁRVORE.  </t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7615/7615_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7615/7615_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE TODAS AS CASAS  COM ENERGIA ELÉTRICA INSTALADA NO NOME DO PROPRIETÁRIO POSSA TER O ACESSO Á ÁGUA TRATADA SEM TER A OBRIGATORIEDADE DE APRESENTAÇÃO DE PROJETOS PARA A ABERTURA DE VALAS. NOS CASOS DE CASAS POPULARES E FAMÍLIAS CARENTES . COMO PREVÊ O DECRETO Nº 7.535 DE 26 DE JULHO DE 2011. PROGRAMA DO GOVERNO FEDERAL ÁGUA PARA TODOS .</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7616/7616_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7616/7616_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO SUGERINDO A PROPOSTA DE LEI QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA LIXO ZERO, ARQUITETURA SUSTENTÁVEL E ENERGIA RENOVÁVEL, NO ÂMBITO DO MUNICÍPIO DE CANELA - RS.&amp;#8221;</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7617/7617_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7617/7617_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAÇÃO SUGERINDO O SEGUINTE PROJETO DE LEI SUGESTÃO: &amp;#8220;INSTITUI A POLÍTICA DE MOBILIDADE SUSTENTÁVEL E INCENTIVO AO USO DE BICICLETASNO ÂMBITO DO MUNICÍPIO DE CANELA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7618/7618_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7618/7618_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA CRIADO UM PROJETO DE HABITAÇÃO MUNICIPAL PARA COMUNIDADE DE RENDA ATÉ TRES SALÁRIOS MÍNIMOS PARA AQUISIÇÃO DE LOTE PADRÃO 10M X 20M PLANO, SENDO IDEAL PARA  CONSTRUIR CASAS POPULARES COM 2 DORMITÓRIOS SEPARADOS , SALA E COZINHA CONJUGADOS E BANHEIRO DE 2MX2M,  DE ALCANCE AQUISITIVO PARA FAMÍLIAS DESTA FAIXA DE RENDIMENTOS NÃO ULTRAPASSANDO A 15% A COBRANÇA DA PARCELA DA AQUISIÇÃO SOB A  RENDA FAMILIAR. NÃO PODENDO  ESTAS FAMÍLIAS TER RENDA SUPERIOR A 3 SALÁRIOS MÍNIMOS . SENDO ADQUIRIDO UM IMÓVEL POR FAMÍLIA CONFORME CADASTRO.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7619/7619_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7619/7619_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL, O PROJETO DE LEI SUGESTÃO QUE &amp;#8220;CRIA O PROGRAMA ANTIDROGAS E DÁ OUTRAS PROVIDÊNCIAS DENTRO DO MUNICÍPIO DE CANELA/RS&amp;#8221;. COMO CONSTA A PROPOSTA EM ANEXO.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7631/projeto_de_lei_indica_-_procon.docx_33333333.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7631/projeto_de_lei_indica_-_procon.docx_33333333.pdf</t>
   </si>
   <si>
     <t>“Institui a Coordenadoria Municipal de Defesa do_x000D_
 Consumidor - PROCON</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7627/teste.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7627/teste.odt</t>
   </si>
   <si>
     <t>Que o Executivo repense a possibilidade de reabrir o Centro Materno até as 22 horas</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7630/pl_indicacao_licitacao.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7630/pl_indicacao_licitacao.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Indicação: Determina aos poderes Executivo e Legislativo a transmissão ao vivo, pela internet, das licitações públicas.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7634/pl_indicacao_procon.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7634/pl_indicacao_procon.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor – SMDC – institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor – PROCON, o Conselho Municipal de Proteção e Defesa do Consumidor – CONDECON, e institui o Fundo Municipal de Proteção e Defesa do Consumidor – FMPDC, e dá outras providências.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7638/indicacao_disque_vida.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7638/indicacao_disque_vida.doc</t>
   </si>
   <si>
     <t>Para que a Secretaria de Saúde crie o Disque Vida.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7655/rua_do_banhado_vila_mina.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7655/rua_do_banhado_vila_mina.pdf</t>
   </si>
   <si>
     <t>indicação para que seja feita patrolagem, acascalhamento e compactação na Rua do Banhado, Vila Mina, com Urgência.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7656/redutor_velocidade__na_rua_adalberto_wortmann.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7656/redutor_velocidade__na_rua_adalberto_wortmann.pdf</t>
   </si>
   <si>
     <t>indicação para que se coloque um Redutor velocidade  na Rua Adalberto Wortmann, altos da Igreja Bairro São Lucas, com Urgência.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7657/praca_de_lazer_vila_mina.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7657/praca_de_lazer_vila_mina.pdf</t>
   </si>
   <si>
     <t>a indicação que seja construída uma Praça de Lazer na área pertencente ao município de Canela, localizado Rua das Palmas esquina Rua das Rosas, na Vila Miná.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7658/platanos_na_av_conego_joao_marchesi.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7658/platanos_na_av_conego_joao_marchesi.pdf</t>
   </si>
   <si>
     <t>seguinte indicação para que seja feita a poda dos Plátanos na Av. Cônego João Marchesi, iniciando na esquina com Basílio Travi em direção ao Saiqui.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7659/area_localizada_junto_a_antena_da_radio_clube.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7659/area_localizada_junto_a_antena_da_radio_clube.pdf</t>
   </si>
   <si>
     <t>a indicação que a área localizada na rua Jacques Brierri, junto a Antena da Rádio Clube, no Bairro Palace Hotel, seja beneficiada e transformada em uma área de lazer nos moldes do Parque do Lago.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7660/rek_parking.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7660/rek_parking.pdf</t>
   </si>
   <si>
     <t>l, a indicação para que o Poder Executivo entre em contato com a REK PARKING e que os agentes da mesma consultem o saldo dos usuários que possuem o APP antes de multá-los, descontando automaticamente o valor devido, já muitos possuem Créditos mas esquecem de utilizá-los.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7666/adquirir_uma_maquina_de_raio_x.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7666/adquirir_uma_maquina_de_raio_x.odt</t>
   </si>
   <si>
     <t>adquirir uma máquina de raio x para o Hospital de Caridade de Canela.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7693/contratados_mais_medicos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7693/contratados_mais_medicos.odt</t>
   </si>
   <si>
     <t>a indicação para que sejam contratados mais  médicos para atuar nas UBS  e no Hospital de Canela, pois nos dois casos a falta de especialistas, e plantonistas nos atendimentos.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7704/guarda_armada_hcc.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7704/guarda_armada_hcc.odt</t>
   </si>
   <si>
     <t>a indicação para seja contratado guarda armada junto ao Hospital de Caridade de Canela</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7661/indicacao_ciclovia_rua_francisco_bertoluci.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7661/indicacao_ciclovia_rua_francisco_bertoluci.doc</t>
   </si>
   <si>
     <t>Indicação para que seja feita uma ciclovia na Rua Francisco Bertoluci no Bairro Leodoro de Azevedo</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7662/sugerindo_que_o_executivo_faca_uma_acao_com_o_c_h7W1NDT.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7662/sugerindo_que_o_executivo_faca_uma_acao_com_o_c_h7W1NDT.odt</t>
   </si>
   <si>
     <t>sugerindo que o Executivo faça uma ação com o castramóvel _x000D_
 No Bairro Santa Marta.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7663/pl_indicacao_creche_do_idoso.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7663/pl_indicacao_creche_do_idoso.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Indicação: “Dispõe sobre a criação da creche do idoso no âmbito do município”</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7664/pl_indicacao_iptu_animais_1.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7664/pl_indicacao_iptu_animais_1.odt</t>
   </si>
   <si>
     <t>Projeto de Lei Indicação: “Dispõe sobre a concessão de pagamento de IPTU ás pessoas que adotem animais e dá outras providências.”</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7678/institui_o_programa_calcada_limpa.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7678/institui_o_programa_calcada_limpa.odt</t>
   </si>
   <si>
     <t>Institui o Programa Calçada Limpa</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7698/oftalmologista.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7698/oftalmologista.doc</t>
   </si>
   <si>
     <t>contrate oftalmologistas para atender a comunidade, visto que quando os usuários precisam desta especialidade clinica, não conseguem consulta ou tem que ser atendidos em outra cidade.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7680/plantando_vida.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7680/plantando_vida.doc</t>
   </si>
   <si>
     <t>Plantando  Vida</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7681/guarda_volumes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7681/guarda_volumes.odt</t>
   </si>
   <si>
     <t>Sugerindo que o Poder Executivo juntamente com a Secretaria de Educação do município faça a instalação de guarda-volumes ou armários em todas as escolas municipais.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7683/zoneamento.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7683/zoneamento.odt</t>
   </si>
   <si>
     <t>a indicação para que na quadra em que se situa a  Rua Armando Ribeiro no Bairro Santa Terezinha , passe seu zoneamento de ZPR2(ÁREA ONDE SE PREDOMINAM RESIDÊNCIAS), para ZPR5(Correspondente  à área já permanente que envolve as áreas de residências intermediárias entre o centro e as áreas periféricas),para que a comunidade possa usufruir melhor de seus terrenos.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7703/guarda_armada_hcc.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7703/guarda_armada_hcc.odt</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Sérgio Vaccari</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7731/indicacao_pl_serginho_1.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7731/indicacao_pl_serginho_1.doc</t>
   </si>
   <si>
     <t>Indicação que “Fixa a alíquota de 3% sobre o valor arrecadado a título de IPTU e ITBI, na tributação dos condomínios classe A e B, e seja feito repasse para Hospitais Filantrópicos e Municipais que atenda até 70% de pacientes SUS”, que após a tramitação e aprovação em plenário, seja encaminhado ao Sr. Prefeito Municipal para transformar em projeto de lei, sem erro de origem.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7732/indicacao_serginho_3.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7732/indicacao_serginho_3.odt</t>
   </si>
   <si>
     <t>indicação para que seja submetido ao Conselho do Plano Diretor em caráter de urgência a seguinte indicação que altera o zoneamento de ZPR1(ÁREA ONDE SE PREDOMINAM RESIDÊNCIAS), para ZM5, as seguintes ruas: Rua Ernesto Dorneles até a Fernando Ferrari, Rua Paul Harrys até encontro com a Fernando Ferrari e até o seu final por outro lado ao seu encontro com o lago da Celulose.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7711/indicacao_lei_esporte_paraolimpico.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7711/indicacao_lei_esporte_paraolimpico.odt</t>
   </si>
   <si>
     <t>Indicação para que seja criada uma Lei Municipal de incentivo a pratica esportiva para pessoas com necessidades especias, incentivo este que se dará através de um percentual do imposto predial, definido, ou pelo Executivo Municipal ou até mesmo pelo contribuinte, sob modelo do que já existe na cidade de Porto Alegre.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7710/isencao_RYosz6G.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7710/isencao_RYosz6G.odt</t>
   </si>
   <si>
     <t>indicação solicitando que se faça uma alteração na LEI COMPLEMENTAR Nº 067, DE 27/12/2017  DISCIPLINA O SISTEMA TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA LEIS E INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL Seção V - Da Imunidade, Não Incidência e Isenções ART 95.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7712/ruy_viana_rocha.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7712/ruy_viana_rocha.odt</t>
   </si>
   <si>
     <t>solicita que seja encaminhado ao Senhor Prefeito Municipal, a seguinte indicação para que em toda a extensão da Rua Dr Ruy Vianna Rocha seja feita a  patrolagem, compactação e acascalhamento.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7713/dom_pedro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7713/dom_pedro.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para que o Poder Executivo faça a devida manutenção do asfalto na rua Dom Pedro.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7714/limpeza_da_praca_vila_mina.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7714/limpeza_da_praca_vila_mina.odt</t>
   </si>
   <si>
     <t>a indicação de colocação de placas sinalizando a proibição de colocar lixo, bem como a limpeza da futura praça na Vila Mina.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7715/monumentos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7715/monumentos.odt</t>
   </si>
   <si>
     <t>a indicação sugerindo que sejam restauradas todas as estatuas e placas de homenagem que estão na praça central e principalmente a do senhor Mauricio Sirostsky Sobrinho, que esta em estado lastimável de conservação.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7716/celulares.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7716/celulares.odt</t>
   </si>
   <si>
     <t>a indicação para que se proiba o uso de celulares dos medicos plantonistas durante as consultas no Hospital de Caridade de Canela.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7717/cameras.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7717/cameras.doc</t>
   </si>
   <si>
     <t>a presente Indicação, onde se sugere que seja instalado CAMERAS DE VIGILANCIA  na  recepção do Hospital de Caridade de Canela, no corredor da enfermagem e na sala dos plantonistas.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7718/manutencao_mercado_brombatti.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7718/manutencao_mercado_brombatti.odt</t>
   </si>
   <si>
     <t>indicação fazer a devida manutenção., juntamente com o recapeamento do asfalto ao longo da Av. Júlio de Castilhos,altos Supermercado Brombatti.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7719/que_o_promotor_notifique_os_correios_para_entre_ff5rnNk.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7719/que_o_promotor_notifique_os_correios_para_entre_ff5rnNk.odt</t>
   </si>
   <si>
     <t>Promotor notifique os Correios para entregar as correspondências No Maredial</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7720/indi_asfalto_beco_ciep.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7720/indi_asfalto_beco_ciep.doc</t>
   </si>
   <si>
     <t>Para que o executivo asfalte o Beco do Ciep, com entrada na Rua Patrício Zini Sobrinho</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7721/indi_bombeiros.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7721/indi_bombeiros.doc</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO A LEI LUCAS &amp; BOMBEIROS VOLUNTÁRIOS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7722/indi_conquistando_perfeicao.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7722/indi_conquistando_perfeicao.doc</t>
   </si>
   <si>
     <t>seja implantado no município o projeto “CONQUISTANDO A PERFEIÇÃO”.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7730/indicacao_pl_serginho_2.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7730/indicacao_pl_serginho_2.doc</t>
   </si>
   <si>
     <t>Indicação que “ Altera o Código Tributário em seu Art. 10°, paragrafo A B C e D da Lei Complementar N° 067, de 27/12/2017.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7735/desfile.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7735/desfile.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, solicitando  que o Poder Executivo juntamente com a Secretaria de Educação  convide o Conselho dos pastores e demais representantes das Igrejas do município para participarem do Desfile Cívico no dia 7 de setembro.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7739/passarela.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7739/passarela.doc</t>
   </si>
   <si>
     <t>a Indicação que seja feito uma passarela de pedestres(por cima),na Avenida Dom Luis Guanella altos entrada do Bairro São José.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7740/lixo_zero.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7740/lixo_zero.doc</t>
   </si>
   <si>
     <t>indicação sugerindo a proposta de Lei que “Dispõe sobre a criação do programa Lixo Zero, Arquitetura Sustentável e Energia Renovável, no âmbito do Município de Canela - RS.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7741/lixo_tematico.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7741/lixo_tematico.odt</t>
   </si>
   <si>
     <t>indicação para que seja estudada a idéia de lixeiras ecologicamente corretas e temáticas para deixar nossa cidade mais bela, tendo como exemplo as lixeiras da Terra Mágica Florybal em nosso município, onde adultos e principalmente crianças poderiam usar o senso ecológico para separar o lixo.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7742/alvaras.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7742/alvaras.odt</t>
   </si>
   <si>
     <t>o solicitando que o Poder Executivo torne-se adepto da Medida Provisória nº 881, de 2019.Que consiste na seguinte  Ementa: Institui a Declaração de Direitos de Liberdade Econômica, estabelece garantias de livre mercado, análise de impacto regulatório, e dá outras providências. Para a emissão de alvarás e similares.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7743/alvara_pro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7743/alvara_pro.odt</t>
   </si>
   <si>
     <t>“Cria no âmbito do Município de Canela Alvará Provisório e dá outras providências.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7744/creche.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7744/creche.odt</t>
   </si>
   <si>
     <t>indicação para que se faça uma limpeza geral como, roçada, recolhimento de lixo no terreno ao lado da creche Serafina Seibt(Bairro São José)</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7745/jair_da_veiga.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7745/jair_da_veiga.odt</t>
   </si>
   <si>
     <t>a indicação solicitando o recapeamento e a restauração   da Rua Jair da Silva Veiga em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7746/indicacao_trilha.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7746/indicacao_trilha.doc</t>
   </si>
   <si>
     <t>Para que o Poder Executivo inclua em seu calendário anual de Eventos, a Trilha e o Desafio Off Road de Canela.</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7755/atendimento_aos_alunos_deficientes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7755/atendimento_aos_alunos_deficientes.odt</t>
   </si>
   <si>
     <t>o Projeto de Lei Sugestão que dispõe sobre “Atendimento aos alunos Deficientes Surdos-Mudos e Visuais nos cursinhos preparatórios para o pré-vestibular, e dá outras providências”</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7756/deficientes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7756/deficientes.odt</t>
   </si>
   <si>
     <t>, a indicação para que em todas as faixas de seguranças e  calçadas  do município tenham rampas elevadas para a mobilidade e acessibilidade  dos deficientes fisícos.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7757/ibama.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7757/ibama.doc</t>
   </si>
   <si>
     <t>a  indicação para que a  Prefeitura entre em contato com o Ibama  e solicite a poda dos galhos do Pinus elliottii localizado dentro do cemitério do Ibama.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7758/liberdade.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7758/liberdade.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO PARA ESTABELECIMENTOS E ATIVIDADES NO MUNICÍPIO DE CANELA, INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7759/nota_10.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7759/nota_10.odt</t>
   </si>
   <si>
     <t>Institui o Diploma “Aluno Nota Dez”, para estudantes do 6º ao 9º anos da rede municipal de Educação, do município de Canela e dá outras providências</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7760/redutor.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7760/redutor.odt</t>
   </si>
   <si>
     <t>solicita que seja encaminhado ao Senhor Prefeito Municipal, a indicação para que se coloque um redutor de velocidade (quebra molas)na Rua Campo da Esperança .Bairro São José.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7761/rotula_1.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7761/rotula_1.odt</t>
   </si>
   <si>
     <t>a indicação para a construção de uma rotula na esquina Paul Harris com Augusto Pestana autos da brigada militar</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7762/rotula_2.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7762/rotula_2.odt</t>
   </si>
   <si>
     <t>indicação para a construção de uma rotula na  esquina da Rua Melvin Jones altos(Coopec)com a Rodolfo Schilieper.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7763/indicacao_ensino_medio.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7763/indicacao_ensino_medio.doc</t>
   </si>
   <si>
     <t>Para que a Secretaria de Educação entre em contato com a 4ª Coordenadoria Regional de Educação de Caxias do Sul, para ver a possibilidade de fazer uma parceria, para estender uma escola de ensino médio para o interior do município.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7764/indicacao_quadra.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7764/indicacao_quadra.doc</t>
   </si>
   <si>
     <t>Para que a Secretaria de Educação, Esporte e Lazer faça uma quadra poliesportiva na escola Santos Dumont, no Chapadão.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7765/indicacao_festival_de_teatro_escolar.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7765/indicacao_festival_de_teatro_escolar.doc</t>
   </si>
   <si>
     <t>Para que o Poder Executivo volte a realizar o Festival de Teatro Escolar .</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7774/velhos.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7774/velhos.doc</t>
   </si>
   <si>
     <t>a  indicação  para a reutilização de pneus velhos para fabricação de asfalto</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7775/pneu.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7775/pneu.doc</t>
   </si>
   <si>
     <t>a  indicação  para a reutilização de pneus para a construção de tubulação de esgoto na  cidade de Canela</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7778/lixo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7778/lixo.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLETA, REUTILIZAÇÃO, RECICLAGEM, TRATAMENTO E DISPOSIÇÃO FINAL DE LIXO TECNOLÓGICO NO MUNICÍPIO DE CANELA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7776/lampadas.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7776/lampadas.doc</t>
   </si>
   <si>
     <t>Indicação para que seja feito a troca de duas lampadas  altos nº5 e 10 na rua Arquimimo, bairro Saiqui.</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7777/asfalto.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7777/asfalto.odt</t>
   </si>
   <si>
     <t>solicita que seja encaminhado ao Senhor Prefeito Municipal, a indicação fazer o asfalto da rua Arquimimo, Bairro Saiqui .</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7779/portadoras.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7779/portadoras.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para que em todos os parques públicos e praças que tenham área de lazer se faça a instalação de brinquedos adaptados para  crianças portadoras de deficiência no município de Canela</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7780/agentes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7780/agentes.odt</t>
   </si>
   <si>
     <t>a Indicação para que seja aberto um concurso público  para a contratação de agentes de trânsito ,e seja feito também contratos emergenciais para controlador de trânsito no município de Canela</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7781/diferenciada.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7781/diferenciada.odt</t>
   </si>
   <si>
     <t>Projeto de Lei Sugestão que “Institui o “Programa de Alimentação Diferenciada” para Crianças portadoras de Diabetes nas escolas da Rede Municipal de Ensino e dá outras providências.”</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Aldacir José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7791/indicacao_nego.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7791/indicacao_nego.doc</t>
   </si>
   <si>
     <t>Indicação  que o Executivo Municipal faça uma parceria com a Associação Tricolor, para o uso adequado daquele belissimo espaço que a Associação possui.</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7792/felisberto_moraes.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7792/felisberto_moraes.doc</t>
   </si>
   <si>
     <t>Indicação para que seja feito um estudo da possibilidade de ser implantada um redutor de Velocidade dos mais  elevados na rua Felisberto de Moraes, na altura do numero 634, Vila Boeira.</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7793/que_se_entre_em_contato_com_o_governo_federal_p_zGW9Wjh.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7793/que_se_entre_em_contato_com_o_governo_federal_p_zGW9Wjh.odt</t>
   </si>
   <si>
     <t>em contato com o Governo Federal para viabilizar uma escola Militar em Canela</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7794/ambiental.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7794/ambiental.odt</t>
   </si>
   <si>
     <t>Cria o Plano Municipal de Educação Ambiental., como consta na proposta de lei em anexo</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7795/sebrae.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7795/sebrae.doc</t>
   </si>
   <si>
     <t>a Indicação para que seja implantada a SALA DO EMPREENDEDOR em parceria com o SEBRAE, para realizar atendimentos aos empreendedores da  Cidade de Canela.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7796/horarios.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7796/horarios.odt</t>
   </si>
   <si>
     <t>proposta de lei que    DISPÕE SOBRE “PENALIDADES A SEREM APLICADAS AOS PRESTADORES DE SERVIÇOS DE QUALQUER NATUREZA QUE DESCUMPRAM OS HORÁRIOS PREVIAMENTE MARCADOS”</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7797/medicamentos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7797/medicamentos.odt</t>
   </si>
   <si>
     <t>Projeto de Lei Sugestão , que “Institui no Município de Canela uma central para doação de medicamentos e dá outras providências”, além de incluir no calendário oficial do município a Semana Solidária de Doação de Medicamentos .</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7798/plantas.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7798/plantas.odt</t>
   </si>
   <si>
     <t>, a Indicação da proposta de lei, que da Concessão de plantas populares às populações carentes, no âmbito do Município de Canela, como consta em proposta anexa</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7799/rek.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7799/rek.odt</t>
   </si>
   <si>
     <t>a indicação para que o Poder Executivo entre em contato com a REK PARKING e que os agentes da mesma tenham uma cartilha com as informações das atrações turísticas, telefones uteis  , das ruas e dos horários dos eventos do município.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7800/seguranca.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7800/seguranca.doc</t>
   </si>
   <si>
     <t>sugerindo ao Executivo que crie uma Lei Municipal a exemplo de outros municípios sendo debatido com o Legislativo, onde destine um percentual arrecadado com o IPVA e venda de ingressos em parques, seja revertido para investimentos em segurança pública no município, para combater aos furtos, roubos à lojas, casas, veículos, assaltos a mão armada e homicídios, sendo que o valor arrecadado será revertido ao Corpo de Bombeiros, Brigada Militar,  Policia Civil e Policia Ambiental.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7801/social.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7801/social.odt</t>
   </si>
   <si>
     <t>a indicação que seja feito um cadastro social de pessoas que necessitam ajuda da assistência social do município ,no sentido que seja feito o encaminhamento destas pessoas para possíveis prestações de serviços diversos,  com a máxima urgência.</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7802/indi_progredir.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7802/indi_progredir.doc</t>
   </si>
   <si>
     <t>Que o executivo faça adesão ao Plano de Ações do Governo Federal “Progredir”.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7803/indicacao_orla_lago.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7803/indicacao_orla_lago.doc</t>
   </si>
   <si>
     <t>Para que o Poder Executivo estude a possibilidade de fazer uma orla com quiosques e mais atrativos no parque do lago, assim todo o dinheiro arrecado ficara para melhorias no parque.</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7804/pl_indicacao_dia_da_limpeza.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7804/pl_indicacao_dia_da_limpeza.odt</t>
   </si>
   <si>
     <t>Projeto de lei Indicação sugerindo que seja Instituído o “Dia Municipal da Limpeza”.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7822/saude.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7822/saude.doc</t>
   </si>
   <si>
     <t>a “SAÚDE EM PRIMEIRO LUGAR” Disciplina o atendimento de consultas na Rede Municipal de Saúde, no Município de Canela, como costa na proposta anexa</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7823/rotula.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7823/rotula.odt</t>
   </si>
   <si>
     <t>a indicação para que o executivo entre em contato com a EGR, e faça um estudo da possibildade de construção de uma rótula na Rua Alfredo Féliz Angeli com a RS235(Av Cônego João Marchesi)</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7824/radio.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7824/radio.odt</t>
   </si>
   <si>
     <t>indicação que seja feita a poda dos galhos dos pinheiros na Rua 7 de setembro autos Rádio Clube.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7825/platanos.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7825/platanos.doc</t>
   </si>
   <si>
     <t>a indicação que seja feita a poda dos Plátanos ao Longo da AVENIDA CÔNEGO JOÃO MARCHESI.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7826/ourides.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7826/ourides.odt</t>
   </si>
   <si>
     <t>a presente INDICAÇÃO, que seja feita à limpeza e desobstrução da rede de esgoto e das bocas de lobo na Rua Ourides de Souza Rodrigues; Bairro São Luís.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7827/esmeraldo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7827/esmeraldo.odt</t>
   </si>
   <si>
     <t>que seja feita à limpeza e desobstrução da rede de esgoto e das bocas de lobo na Rua Esmeraldo Mendes Pereira; Bairro São Luís.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7828/chacrao.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7828/chacrao.odt</t>
   </si>
   <si>
     <t>indicação para que seja reformado todo o Ginásio e o campo do Chacrão juntamente com a colocação de um ecônomo para manter o local.</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7829/bom_jesus.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7829/bom_jesus.odt</t>
   </si>
   <si>
     <t>a indicação para  que seja feito o encanamento e a drenagem de uma rede de esgoto que está a céu aberto, na  Rua João Francisco de Oliveira n 291,Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7836/indicacao_quebra_molas_assis_brasil.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7836/indicacao_quebra_molas_assis_brasil.doc</t>
   </si>
   <si>
     <t>Indicação para que seja instalado com Urgência um quebra molas na Rua Assis Brasil na altura do n° 912.</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7837/subsidiar_a_viagem_dos_alunos_da_zona_rural.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7837/subsidiar_a_viagem_dos_alunos_da_zona_rural.odt</t>
   </si>
   <si>
     <t>subsidiar a viagem dos alunos das Escolas do interior do municipio para conhecer Porto Alegre</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7838/defesa.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7838/defesa.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para que a Secretaria de Educação forneça um curso de defesa pessoal para todos os professores da rede municipal.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7839/deficientes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7839/deficientes.odt</t>
   </si>
   <si>
     <t>Assegura ao aluno portador de deficiência locomotora, ao aluno representado por pessoa portadora de deficiência locomotora ou idosa, matrícula na escola municipal mais próxima da sua residência.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7840/fotovoltaica.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7840/fotovoltaica.odt</t>
   </si>
   <si>
     <t>Cria o Programa denominado Canela Sustentável de incentivo à microgeração e minigeração de energia fotovoltaica nas unidades prediais e territoriais urbanas, bem como dispõe sobre outras políticas públicas ambientalmente sustentáveis e ecologicamente corretas.”</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7841/mobilidade.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7841/mobilidade.odt</t>
   </si>
   <si>
     <t>“Estabelece a reserva de assentos preferenciais para idosos, gestantes, obesos, lactantes e pessoas com deficiência ou com mobilidade reduzida em terminais e pontos de parada de ônibus municipais.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7842/interior.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7842/interior.odt</t>
   </si>
   <si>
     <t>Indicação para que seja ampliada o itinerário da coleta de lixo no interior de nosso município.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7849/projeto.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7849/projeto.odt</t>
   </si>
   <si>
     <t>a seguinte indicação, para que o Poder Executivo retome o Contrato com a UCS,  para realizar um Trabalho Técnico Social no Bairro Santa Marta como já foi feito em 2014.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7844/saiqui.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7844/saiqui.doc</t>
   </si>
   <si>
     <t>Posto de Saúde no Bairro Saiqui.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7845/santa_terezinha.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7845/santa_terezinha.odt</t>
   </si>
   <si>
     <t>a seguinte indicação, para que o Poder Executivo estude a possibilidade de construir uma sede para os moradores do Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7857/indicacao_empresas_de_telefonia.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7857/indicacao_empresas_de_telefonia.doc</t>
   </si>
   <si>
     <t>Indicação para que seja fiscalizado as empresas de Telefonia que fazem trabalhos nos postes de nossa cidade e acabam descartando as sobras de fios pelas ruas.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7858/indicacao_adesivo_carros_canela.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7858/indicacao_adesivo_carros_canela.doc</t>
   </si>
   <si>
     <t>Indicação para que seja produzido pela Prefeitura Municipal de Canela adesivos para carros com uma imagem da cidade (Cascata do Caracol ou Igreja Matriz) e que contenha o nome da cidade de Canela, sendo entregue gratuitamente aos moradores de nossa cidade.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7859/indicacao_quebra_molas_patricio_zini.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7859/indicacao_quebra_molas_patricio_zini.doc</t>
   </si>
   <si>
     <t>Indicação para que seja instalado com Urgência um quebra molas na Rua Patricio Zini n° 1194 no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7860/indicacao_quebra_molas_portugal.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7860/indicacao_quebra_molas_portugal.doc</t>
   </si>
   <si>
     <t>Indicação para que seja instalado com Urgência um quebra molas na Rua Portugal nas imediações do cemitério municipal.</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7861/projeto_jonas_atualizado.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7861/projeto_jonas_atualizado.odt</t>
   </si>
   <si>
     <t>Projeto de lei indicação que segue no anexo cuja ementa é a seguinte:_x000D_
 _x000D_
 Institui o Programa de "Empresa Amiga da Escola" no âmbito do Município de Canela, Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7862/wilibaldp.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7862/wilibaldp.odt</t>
   </si>
   <si>
     <t>indicação que seja feito o Alinhamento, patrolagem e acascalhamento, compactação da rua Willibaldi Rinalldo Dieterich, bairro Saiqui.</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7863/sao_lucas.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7863/sao_lucas.odt</t>
   </si>
   <si>
     <t>a indicação para que se coloque um redutor de velocidade(quebra molas) na Rua Leopoldo Artur Raymundo.(Bairro São Lucas)</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7864/redutor_s.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7864/redutor_s.odt</t>
   </si>
   <si>
     <t>para que o poder executivo entre em contato com a EGR, para que seja colocado um redutor de velocidade(quebra molas),na frente da Escola Barão do Rio Branco(Bairro Saiqui).</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7865/quadra.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7865/quadra.odt</t>
   </si>
   <si>
     <t>a indicação para que seja, estudada a possibilidade de construção de uma quadra de área fechada nos Fundos do Parque de Rodeio no Bairro Saiqui</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7866/posto_chacrao.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7866/posto_chacrao.doc</t>
   </si>
   <si>
     <t>a seguinte indicação para que os moradores do Bairro Chacrão sejam atendidos no Posto de Saúde do Bairro Leodoro de Azevedo.</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7867/iluminacao.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7867/iluminacao.odt</t>
   </si>
   <si>
     <t>indicação para que seja colocado iluminação publica em toda na extensão da Dauper até o Saiqui</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7868/creche.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7868/creche.doc</t>
   </si>
   <si>
     <t>a Indicação sugerindo que seja construída uma creche nova no Bairro Jardim das Fontes e juntamente um posto de Saúde</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7869/asfaltamento.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7869/asfaltamento.doc</t>
   </si>
   <si>
     <t>Indicação que seja feito o  asfaltamento da Rua  Nossa Senhora Aparecida Bairro Saiqui.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7875/pl_indicacao_trabalhadores.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7875/pl_indicacao_trabalhadores.odt</t>
   </si>
   <si>
     <t>Projeto de Lei Indicação “Dispõe sobre a obrigatoriedade de utilização de no minimo 50% de mão-de-obra local, pelas empresas contratadas pela Prefeitura Municipal para prestar serviços em Canela”.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7876/pl_indicacao_braille.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7876/pl_indicacao_braille.odt</t>
   </si>
   <si>
     <t>Projeto de Lei Indicação sugerindo que seja determinado a disponibilização de faturas de cobranças de serviços públicos municipais em leitura Braille.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7870/agentes.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7870/agentes.doc</t>
   </si>
   <si>
     <t>a seguinte indicação para que seja designado um agente de saúde para atender no Bairro Chacrão</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7892/indicacao_sumidouro_comunitario.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7892/indicacao_sumidouro_comunitario.odt</t>
   </si>
   <si>
     <t>Indicação para que seja  instalado um sumidouro comunitário na Av: Cônego João Marchesi, na altura da Rua Alfredo Félix Angeli.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7893/ulisses.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7893/ulisses.odt</t>
   </si>
   <si>
     <t>a indicação para que seja feito um beneficiamento, com instalação de um Posto de Saúde no bairro Ulisses de Abreu</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7894/ambulancia.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7894/ambulancia.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para que em todos os eventos realizados no município de Canela,tenham ambulâncias e socorristas</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7895/agentes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7895/agentes.odt</t>
   </si>
   <si>
     <t>a indicação para que seja estudado a possibilidade da secretaria de saúde e da secretaria de  assistência social disponibilizar  agentes de saúde e assistentes sociais para  entregar pelo menos uma vez no mês,  os remédios em casa para as pessoas que moram no interior do município e não tem como vir até a farmácia central para buscá-los.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7896/calcadas.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7896/calcadas.doc</t>
   </si>
   <si>
     <t>a seguinte indicação para que sejam feitos reparos e demais benfeitorias, na Rua Borges de Medeiros principalmente na Escola Danton Corrêa, como pintura dos cordões, inserção  de calçadas novas.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7897/escola_tecnica.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7897/escola_tecnica.doc</t>
   </si>
   <si>
     <t>a seguinte indicação Projeto Sugestão para que se estude a possibilidade de uma Unidade de Escola Técnica Federal no município, através de uma parceria com o MEC,que já possui um  projeto padrão para a implantação de Unidades de Escolas Técnicas no País</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7898/homero.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7898/homero.odt</t>
   </si>
   <si>
     <t>indicação para que seja colocado calçadas dos dois lados da rua, em toda a extensão da Rua Homero Pacheco.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7899/neo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7899/neo.odt</t>
   </si>
   <si>
     <t>a indicação para tenha a possibilidade de adquirir uma ambulância NEONATAL, com uma equipe formada e especializada, para que aconteça o transporte de forma especializada visto que o Hospital da Cidade não tem uma UTI NEONATAL  e precisa transferir os pacientes para outras cidades.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7900/social.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7900/social.odt</t>
   </si>
   <si>
     <t>Projeto  de Lei Sugestão "Torna obrigatória a exposição de informações sobre os serviços prestados pelas Organizações Sociais de Assistência Social.”</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7891/indicacao_quebra_molas_rua_roma_xvcqw0k.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7891/indicacao_quebra_molas_rua_roma_xvcqw0k.odt</t>
   </si>
   <si>
     <t>Indicação para que seja instalado com Urgência um quebra molas na Rua Roma quase na altura da Rua Borbonite.</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7926/indicacao_quebra_bernadino_timoteo_da_fonseca.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7926/indicacao_quebra_bernadino_timoteo_da_fonseca.doc</t>
   </si>
   <si>
     <t>Indicação para que seja instalado com Urgência um quebra molas na Rua Bernardino Timóteo da Fonseca entre as Ruas Padre Cacique e Felisberto de Moraes.</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7927/ind_parada_sao_lucas.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7927/ind_parada_sao_lucas.doc</t>
   </si>
   <si>
     <t>Que o executivo instale uma parada de ônibus na Rua Adalberto Wortmann, próximo a escadaria, em frente ao número 960.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7928/dom_pedro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7928/dom_pedro.odt</t>
   </si>
   <si>
     <t>Indicação para que seja feito um estudo da possibilidade de recapamento na Rua Dom Pedro II  e Borges de Medeiros em toda a sua extensão.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7929/teixeira_soares.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7929/teixeira_soares.odt</t>
   </si>
   <si>
     <t>Indicação para que seja feito um estudo da possibilidade de ser implantada um um redutor de Velocidade na Rua Teixeira Soares, próximo ao numero 1423..</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7930/quadra.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7930/quadra.odt</t>
   </si>
   <si>
     <t>a seguinte indicação que se estude a possibilidade da construção de uma quadra poliesportiva na Escola Barão do Rio Branco.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7931/praca.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7931/praca.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para o Bairro Saiqui seja beneficiado com uma praça de lazer.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7932/paul.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7932/paul.odt</t>
   </si>
   <si>
     <t>indicação para seja construída uma praça e uma academia ao ar livre na Rua:Paul Harris altos 953,um terreno pertencente á prefeitura que não está sendo usado</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7933/lazer.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7933/lazer.odt</t>
   </si>
   <si>
     <t>a indicação sugerindo que sejam equipadas todas as praças existente no Município, com brinquedos e quiosques, para que a comunidade e os turistas usufruírem de uma área de lazer.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7934/lampadas.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7934/lampadas.doc</t>
   </si>
   <si>
     <t>Indicação para que seja feito a troca de lâmpadas que estão queimadas  altos nº 960 escadaria do São Lucas.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7935/corrego.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7935/corrego.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para o fechamento de toda a extensão  do córrego que sai do lago cruzando toda a Rua Sete, passando pela João  Pessoa,  até  a estação de tratamento da Celulose. Sendo feita uma contensão, com um muro de pedras  e demais ações necessárias para a contensão e fechamento.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7939/bom_jesus.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7939/bom_jesus.odt</t>
   </si>
   <si>
     <t>a  seguinte indicação solicitando que se faça uma limpeza geral no córrego que corta o Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7938/ana.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7938/ana.odt</t>
   </si>
   <si>
     <t>a seguinte  indicação patrolagem acascalhamento e demais benfeitorias na Rua Ana Maria Fagundes,Bairro Sesi. Com a máxima urgência.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7936/indicampo_do_tatu.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7936/indicampo_do_tatu.doc</t>
   </si>
   <si>
     <t>Que seja feita uma quadra de concreto no campo do tatu, no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7937/indi_quebra_molas_pedro_oscar.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7937/indi_quebra_molas_pedro_oscar.doc</t>
   </si>
   <si>
     <t>Que seja instalado um quebra-molas próximo a Escola Pedro Oscar Selbach, no bairro São José.</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7940/indi_embarque_e_desembarque_nos_postos_de_saude.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7940/indi_embarque_e_desembarque_nos_postos_de_saude.doc</t>
   </si>
   <si>
     <t>Que seja disponibilizada uma vaga de embarque e desembarque para passageiros que utilizam o transporte da saúde em frente aos postos de saúde.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7949/ind_patrimonio.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7949/ind_patrimonio.odt</t>
   </si>
   <si>
     <t>Indicação para que seja analisada  a possibilidade de criar o Dia Municipal  para a  Concientização Patrimonial, Histórica e Cultural de Canela._x000D_
 .</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7950/indicacao_paradas_de_onibus_havan.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7950/indicacao_paradas_de_onibus_havan.odt</t>
   </si>
   <si>
     <t>Indicação para que a Havan em contrapartida pela sua instalação em nosso município, construa paradas de ônibus na Avenida das Hortênsias, nos dois lados do trecho até a divisa com Gramado. Podendo também utilizar as paradas de ônibus como locais de publicidade para a Loja Havan.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7951/saude.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7951/saude.doc</t>
   </si>
   <si>
     <t>“SAÚDE EM PRIMEIRO LUGAR” Disciplina o atendimento de consultas na Rede Municipal de Saúde, no Município de Canela, como costa na proposta anexa.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7952/rua_do_b.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7952/rua_do_b.odt</t>
   </si>
   <si>
     <t>a indicação para que sejam feitas melhorias e benfeitorias como patrolagem, acascalhamento e compactação na Rua do Banhado Vila Mina(com máxima urgência).</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7953/redutores.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7953/redutores.odt</t>
   </si>
   <si>
     <t>a indicação para que se coloque dois  redutores de velocidade(quebra molas) na Rua Alzemiro Boeira dos Reis (Bairro Eugênio Ferreira).</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7954/rua_chap.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7954/rua_chap.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para que na Rua Chapadão, seja feita a patrolagem, compactação e  acascalhamento pois esta em péssimo estado de conservação e intransitável.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7955/benfeitorias.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7955/benfeitorias.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para que na Linha 28 (estrada que vai para o Chapadão), sejam feitas benfeitorias como  patrolagem, compactação e  acascalhamento pois esta em péssimo estado de conservação e intransitável.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7956/denuncias.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7956/denuncias.doc</t>
   </si>
   <si>
     <t>a seguinte indicação que seja criada uma equipe para fiscalizar o descarte de lixo, nos morros e na decida do Chapadão, sugestão que sejam utilizados os azuizinhos ,inclusive com a utilização de uma moto, que seria com menor custo,também que seja divulgado nos jornais da cidade um número de telefone ,onde os moradores   possam fazer as denúncias .</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7957/homeopaticos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7957/homeopaticos.odt</t>
   </si>
   <si>
     <t>a indicação para que dentro das possibilidades orçamentárias, proceda a criação e implantação de uma horta medicinal para tratamentos homeopáticos.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7960/limpeza.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7960/limpeza.odt</t>
   </si>
   <si>
     <t>a seguinte indicação, para que o poder executivo juntamente com sua Secretaria de Meio Ambiente, providencie a limpeza, e  a colocação de uma placa de proibido jogar  lixo, na extensão da estrada do chapadão principalmente em um córrego, e que está tomado por lixo e demais descartes de móveis usados, pneus ,etc</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7965/indicacao_2_ccs_departamento_de_transito.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7965/indicacao_2_ccs_departamento_de_transito.odt</t>
   </si>
   <si>
     <t>Indicação para que seja disponibilizado 2 Ccs para auxiliar o servidor publico João Batista no Departamento de Trânsito.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7966/praca.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7966/praca.odt</t>
   </si>
   <si>
     <t>, a indicação para que   na Escola Santos Dumont(Linha Chapadão), sejam feitas benfeitorias como a inserção de uma praça de lazer para os alunos.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7967/bolsoes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7967/bolsoes.odt</t>
   </si>
   <si>
     <t>“Dispõe sobre um plano conjunto entre as Secretarias da Saúde e da Educação, objetivando exames médicos de rotina em crianças residentes em bolsões de pobreza, matriculados na rede municipal.”</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7968/p_ro_jardim.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7968/p_ro_jardim.odt</t>
   </si>
   <si>
     <t>o Projeto de Lei Sugestão que “Cria o programa Pró-jardim – Programa de cuidados com viveiros, Parques. Praças, Jardins e Demais logradouros Públicos, destinados à formação de adolescentes residentes no município de Canela, e dá outras providências”,</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7969/iluminacao.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7969/iluminacao.odt</t>
   </si>
   <si>
     <t>indicação, para que sejam colocadas lâmpadas ledes na extensão da estrada do Chapadão.</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7970/turismo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7970/turismo.odt</t>
   </si>
   <si>
     <t>Projeto De Lei Sugestão que “Estabelece uma política municipal de Desenvolvimento do Turismo Rural no Município de Canela.” Ree</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7971/placa.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7971/placa.odt</t>
   </si>
   <si>
     <t>a seguinte indicação para que nas áreas rurais do munícipio sejam colacadas placas de identicação dos quilômetros de uma área a outra.</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7972/internet.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7972/internet.odt</t>
   </si>
   <si>
     <t>a presente INDICAÇÃO, para que seja analisada a possibilidade do poder executivo realizar  uma  parceria público/privada para instalar em toda nossa área rural internet_x000D_
 seja via satélite ou fibra óptica. Seque a justificativa.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7973/arvore.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7973/arvore.odt</t>
   </si>
   <si>
     <t>a indicação sugerindo que seja catalogadas e colocadas placas de identificação e tempo estimado de vida de cada espécie de árvore existente na praça central do nosso município.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7992/indicacao_patrola_chacrao.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7992/indicacao_patrola_chacrao.doc</t>
   </si>
   <si>
     <t>Indicação para que seja patrolado e cascalhado as ruas do Bairro Chacrão.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7993/compre_uma_maquina_nova_de_raio-x_ultima_geraca_sNwVoHv.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7993/compre_uma_maquina_nova_de_raio-x_ultima_geraca_sNwVoHv.odt</t>
   </si>
   <si>
     <t>compre uma máquina nova de raio-x, última geração e faça a cessão em comodato para o Hospital</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7994/que.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7994/que.odt</t>
   </si>
   <si>
     <t>a indicação para que se coloque um redutor de velocidade(quebra molas) na Rua Esmeraldo Mendes Ribeiro altos nº 400.</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7995/praca.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7995/praca.odt</t>
   </si>
   <si>
     <t>a indicação para que a Praça Luiz  Wender,  localizada na Rua João Pessoa, centro da cidade de Canela,_x000D_
 receba benfeitoria bem como sua  revitalização  com brinquedos para as crianças.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7996/depress.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7996/depress.odt</t>
   </si>
   <si>
     <t>a seguinte indicação, propondo que seja adotado pelo município os “quebra molas inversos</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7997/banrisul.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7997/banrisul.odt</t>
   </si>
   <si>
     <t>a indicação para que se coloque dois redutores de velocidade(quebra molas)na extensão da Praça João Corrêa altos Banrisul e Lancheria Tradição.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7998/ernesto_dorneles.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7998/ernesto_dorneles.odt</t>
   </si>
   <si>
     <t>a presente INDICAÇÃO, para que seja analisada a possibilidade da inserção  de dois QUEBRA MOLAS ao longo da Rua Ernesto Dorneles um autos da antiga rodoviária. seque a justificativa.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7999/boca.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7999/boca.odt</t>
   </si>
   <si>
     <t>, a presente INDICAÇÃO, que seja feita à limpeza e desobstrução da rede de esgoto e das bocas de lobo da Rua Ernildo Waldolino Jacks(Bairro São Luís).</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8000/asfalto.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8000/asfalto.doc</t>
   </si>
   <si>
     <t>seguinte Indicação para que o poder executivo exija das empresas que constroem prédios no município, que quando abrirem o asfalto para colocar a tubulação e rede de esgoto,deixe na mesma condição que se encontrava sob penalidade de multa.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8001/asfalt_e_q.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8001/asfalt_e_q.doc</t>
   </si>
   <si>
     <t>quando for feita uma licitação para o asfaltamento das ruas do município,exija  que a empresa ganhadora da licitação deva    fazer um estudo e juntamente com o asfalto já colocar os quebra molas precisos nas ruas.</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8002/indicacao_quebra_molas_rua_panoramica.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8002/indicacao_quebra_molas_rua_panoramica.odt</t>
   </si>
   <si>
     <t>Indicação para que seja instalado com Urgência um quebra molas na Rua Panorâmica na altura do n° 960 em direção ao Chapadão.</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8015/indi_acascalhamento_junta.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8015/indi_acascalhamento_junta.doc</t>
   </si>
   <si>
     <t>Que sejam feitas benfeitorias como patrolagem, compactação e acascalhamento na continuação da estrada das terras de Celeste Livi.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8016/sinalizacao.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8016/sinalizacao.doc</t>
   </si>
   <si>
     <t>, a  indicação sugestão  para a criação de  sinalização eletrônica na área urbana, e centro da cidade. Tendo em vista que os acidentes de trânsito aumentaram muito, na RS 235, entrada de Canela em Frente ao Parque Mundo a Vapor, Centro de distribuição dos Correios, onde há também a saída dos veículos da Citral, no centro da cidade onde as rótulas ficam congestionadas, na saída de Canela, autos Av. João Marchesi, Bairro Canelinha, São Rafael e Distrito Industrial, local de muitas empresas que necessitam de uma saída segura para os caminhões de carga e veículos em geral</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8017/mulher.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8017/mulher.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Executivo Municipal priorizar o atendimento da mulher como beneficiária final dos programas de Habitação de Interesse Social no município de Canela e garantir a titularidade dos contratos e títulos em nome da mulher</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8018/ambi.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8018/ambi.odt</t>
   </si>
   <si>
     <t>Projeto de Lei Sugestão , que   Cria o Plano Municipal de Educação Ambiental</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8019/pavil.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8019/pavil.doc</t>
   </si>
   <si>
     <t>Indicação que a prefeitura construa pavilhões na área industrial do Município e ofereça a titulo de concessão de uso, para pequenas e medias empresas que ofereçam projetos de desenvolvimento e geração de empregos, de no mínimo 60 (SESSENTA)empregados  iniciais.</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8020/poli.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8020/poli.odt</t>
   </si>
   <si>
     <t>que seja feito um centro de treinamento juntamente com um  complexo Poliesportivo  na sede da celulose pertencente a prefeitura, com quadras de futebol, vôlei, areia e pracinha no Bairro celulose.</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8021/ratos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8021/ratos.odt</t>
   </si>
   <si>
     <t>a indicação para que sejam tomadas medidas e seja solucionado o problema da proliferação de ratos na Praça Central.</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8022/residentes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8022/residentes.odt</t>
   </si>
   <si>
     <t>indicação para que o executivo entre em contato com a UCS e faça um estudo de uma parceria entre a Universidade e o Hospital para a atuação de médicos residentes no hospital do município.</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8023/ro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8023/ro.odt</t>
   </si>
   <si>
     <t>a indicação para que o executivo faça um estudo da implementação de uma rótula na esquina da Rua Bernardino Timóteo da Fonseca com a Padre Cacique.</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8024/indicacao_placa.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8024/indicacao_placa.doc</t>
   </si>
   <si>
     <t>Para que seja colocado uma placa indicativa na esquina da Rua Homero Pacheco com a Rua Otaviano Amaral Pires, indicando os acessos ao Parque do Caracol, Parque do Ibama e á Gramado.</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8032/avc.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8032/avc.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Prevenção ao Acidente Vascular Cerebral – AVC, no Município de Canela e dá outras providências.”</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8033/can.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8033/can.doc</t>
   </si>
   <si>
     <t>a  indicação para que a Praça João Correa tenha seus  canteiros adotados por empresas locais para a melhor conservação dos mesmos.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8034/corte.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8034/corte.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ÁGUA E LUZ ÀS SEXTAS-FEIRAS, SÁBADOS, DOMINGOS, VÉSPERAS E DIAS DE FERIADOS NO MUNICÍPIO DE CANELA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8035/divu.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8035/divu.odt</t>
   </si>
   <si>
     <t>,”Que sugere ao Poder Executivo  divulgar, em tempo real, as despesas e receitas do governo municipal por meio de aplicativo para celulares”</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8036/matri.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8036/matri.odt</t>
   </si>
   <si>
     <t>Estabelece prioridade de matrícula e de transferência às crianças e adolescentes, que estejam sob a guarda de mulheres vítimas de violência doméstica e familiar, nas escolas municipais de ensino infantil e fundamental de Canela”</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8037/pl_l.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8037/pl_l.docx</t>
   </si>
   <si>
     <t>a indicação sugerindo que juntamente com a Secretaria de Turismo, seja colocado uma placa com o horário e os dias dos shows de luzes e som, que aconteceram na igreja matriz.</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8038/show.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8038/show.docx</t>
   </si>
   <si>
     <t>a Indicação para que seja feito um trabalho de iluminação, como o show de luzes na Igreja Matriz, no Parque do Lago.</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8039/rua.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8039/rua.docx</t>
   </si>
   <si>
     <t>a indicação que sejam colocadas as devidas  placas de identificação da Rua Frida Haack com a Rua Eduardo Gans.</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8064/praca.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8064/praca.odt</t>
   </si>
   <si>
     <t>a indicação para que seja construída uma Praça de Lazer no bairro São Luis, devido ao bairro não ter um espaço destinado a crianças e adultos para momentos de descanso e lazer com suas famílias.</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8065/ped.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8065/ped.doc</t>
   </si>
   <si>
     <t>a seguinte indicação    o bairro São Luis tem uma área reservada para a construção de um espaço de lazer, mas que esta área é imprópria para a construção devido há ser uma pedreira, sendo assim incapacitada para construção do espaço de lazer, indico que seja feito permuta desta área por outra área que se localiza ao lado do Posto de Saúde, área esta pertencente a prefeitura que pode ser feito uma área de lazer ampla pra toda comunidade.</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8066/medico.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8066/medico.odt</t>
   </si>
   <si>
     <t>o seguinte Projeto  de Lei Sugestão:“Dispõe sobre a implantação do “Programa Médico nas Creches” do município de Canela e dá outras providências.”</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8067/colorindo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8067/colorindo.odt</t>
   </si>
   <si>
     <t>Dispõe sobre Programa Colorindo a Escola na rede pública de ensino no Município de Canela, e dá outras providências.”</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8068/fachadas.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8068/fachadas.odt</t>
   </si>
   <si>
     <t>seguinte indicação que o executivo elabore projetos para enfeites de fachadas  sempre referente as datas comemorativas que são temáticas em nossa cidade  como a páscoa e natal e apresente aos empresários principalmente das áreas centrais do nosso município para que os mesmo executem os referidos projetos em suas fachadas.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8069/jornal.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8069/jornal.odt</t>
   </si>
   <si>
     <t>o seguinte Projeto  de Lei Sugestão:”Dispõe sobre programa Jornal Estudantil na rede pública de ensino no Município de Canela dá outras providências.”</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8070/cidadania.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8070/cidadania.odt</t>
   </si>
   <si>
     <t>o seguinte Projeto  de Lei Sugestão:"Dispõe sobre Programa Cidadania nas Escolas da rede pública de ensino municipal da cidade de Canela, e dá outras providências. “</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8071/artes.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8071/artes.odt</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa "Artes Marciais nas Escolas" do município de Canela”</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8103/pedras.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8103/pedras.doc</t>
   </si>
   <si>
     <t>onde sugere que o executivo municipal adquira um triturador móvel de pedras para ser utilizado nas estradas do interior.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8102/fmp.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8102/fmp.odt</t>
   </si>
   <si>
     <t>Sugere que o executivo municipal crie o “ FUNDO MUNICIPAL DE PAVIMENTAÇÃO – FMP</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8104/escola.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8104/escola.odt</t>
   </si>
   <si>
     <t>indicação, para que sejam  inseridos vestiários no Ginásio da E.M.E.F João Alfredo Correa Pinto,Bairro Leodoro de Azevedo.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8105/ernesto.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8105/ernesto.odt</t>
   </si>
   <si>
     <t>a indicação para que seja feito poda e limpeza em frente dos terrenos baldios ao longo da Avenida Marechal Castelo Branco autos da Escola Ernesto Dornelles .</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8106/dente.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8106/dente.doc</t>
   </si>
   <si>
     <t>Indicação para que os tratamentos dentários dentro das unidades de saúde de Canela sejam ampliados, com obturações, limpezas, restaurações ,tratamento de canal, microcirurgias e colocação de aparelhos ortodônticos,  necessários para a saúde bucal</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8107/caracol.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8107/caracol.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO, que o executivo entre em contato com a empresa que faz o transporte urbano dentro do município e solicite que a linha que vai até o Parque do Caracol, volte a fazer o trajeto completo, até o inicio do Banhado Grande, como já era feito antes.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8108/triturador.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8108/triturador.doc</t>
   </si>
   <si>
     <t>a  indicação para a aquisição de um triturador de galhos e folhas elétrico ou a gasolina.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8109/pvs.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8109/pvs.odt</t>
   </si>
   <si>
     <t>a indicação para que na Travessa Délcio Wasem, sejam retirados os Pavs e que seja concertado toda a rede de fluxo de água, e após sejam recolocados os Pavs, ou seja, feito asfaltamento em toda sua extensão.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8225/ind_citral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8225/ind_citral.odt</t>
   </si>
   <si>
     <t>a Indicação para que seja refeita a calçada na rua Adolfo Seibt, bairro São José.</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8226/laje_de__pedro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8226/laje_de__pedro.odt</t>
   </si>
   <si>
     <t>Indicação para que sejam feitas calçadas na rua José Luiz Correa Pinto, rua que dá acesso ao Laje de Pedra.</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8227/aeroporto.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8227/aeroporto.odt</t>
   </si>
   <si>
     <t>Indicação para que sejam feitas calçadas na rua Vinte e Oito , rua que dá acesso ao Condomínio  Reserva da Serra.</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8228/agua.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8228/agua.doc</t>
   </si>
   <si>
     <t>apresenta Indicação sugerindo que o executivo, formule e envie oficio para a Companhia Riograndense de Saneamento – CORSAN, solicitando a ampliação do abastecimento da rede de água potável do município até o Parque do Caracol e Camping Clube do Brasil no Bairro Caracol.</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8229/diabete.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8229/diabete.odt</t>
   </si>
   <si>
     <t>a indicação para que  nos postos de saúde de nosso Município tenha insulina e demais medicamentos a disposição  dos portadores de diabetes e demais que necessitam.</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8230/equipamentos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8230/equipamentos.odt</t>
   </si>
   <si>
     <t>a indicação para que que seja adquirido equipamentos para o corte de grama e manutenção da sede da Celulose.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8231/lixo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8231/lixo.odt</t>
   </si>
   <si>
     <t>indicação para que sejam colocadas lixeiras  na pracinha do Bairro Eugênio Ferreira, devido ao acumulo de lixo na praça e não tem sido recolhido.</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8232/sacola_biop.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8232/sacola_biop.odt</t>
   </si>
   <si>
     <t>o Projeto de Lei Sugestão que“ Dispõe sobre sacolas utilizadas pelos estabelecimentos  comerciais no âmbito do município de Canela, devam utilizar para o acondicionamento de produtos e mercadorias em geral embalagens plásticas oxi-biodegradaveis- OBP’S ou retornáveis e dá outras providências dentro do município de Canela”, como consta na proposta em anexo.</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8233/sacola.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8233/sacola.doc</t>
   </si>
   <si>
     <t>“Dispõem sobre os dizeres das sacolas plásticas utilizadas para condicionar produtos e da outra providencia no município de Canela</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8234/sao_rafael.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8234/sao_rafael.odt</t>
   </si>
   <si>
     <t>a indicação para seja construída uma pracinha e uma academia ao ar livre,  no triângulo entre as ruas Gabriel de Souza  e R. Egon Irmfried Jung no Bairro:São Rafael.</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8235/vila_do_cedro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8235/vila_do_cedro.odt</t>
   </si>
   <si>
     <t>solicita que seja encaminhado ao Senhor Prefeito Municipal, Indicação para que na vila do Cedro altos rua Alziro Wilirich, seja construída uma praça para uso da comunidade.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7109/7109_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7109/7109_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE MARIA TEREZINHA DE SOUZA BERNARDES,FALECIDA NO DIA 13 DE JANEIRO DE 2019</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7110/7110_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7110/7110_texto_integral.odt</t>
   </si>
   <si>
     <t>À FAMÍLIA DO SR.LUIS CARLOS FOSS, FALECIDO AOS 63 ANOS, NO DIA 28 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7114/7114_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7114/7114_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA EXTERNADA POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO PATRÃO DO CTG QUERÊNCIA DE CANELA, GILNEI DO NASCIMENTO E A TODA A SUA PATRONAGEM.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7132/7132_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7132/7132_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE VALDOMIRO DOS SANTOS FALECIDO AOS 78 ANOS, NO DIA 01 DE FEVERIRO DE 2019.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7133/7133_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7133/7133_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, E CONGRATULAÇÕES, DIRIGIDA AO GRUPO RBS TV FUNDAÇÃO MAURÍCIO SIROTSKY SOBRINHO E REDE DE BANCOS DE ALIMENTOS, PELA REALIZAÇÃO DO NATAL DO BEM.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7134/7134_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7134/7134_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, E CONGRATULAÇÕES, DIRIGIDA À DEPORT/CONTABILIDADE, PELA REALIZAÇÃO DO NATAL DAS CRIANÇAS FEITO À MAIS DE 15 ANOS PARA TODA ZONA RURAL, DO MUNICÍPIO DE CANELA.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7138/7138_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7138/7138_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE APELO AO SEMA(SECRETARIA DE MEIO AMBIENTE E INFRAESTRUTURA DO ESTADO DO RIO GRANDE DO SUL)</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7139/7139_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7139/7139_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO DR. ODON CAVALCANTI.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7159/7159_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7159/7159_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA EXTERNADO POR ESTA CASA VOTOS DE PESARES A FAMÍLIA DO SENHOR ALDORI INACIO DE OLIVEIRA, QUE FALECEU NO DIA 05 DE FEVEREIRO AOS 57 ANOS._x000D_
 </t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7160/7160_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7160/7160_texto_integral.odt</t>
   </si>
   <si>
     <t>À FAMÍLIA DOS  ATLETAS MORTOS NO INCÊNDIO QUE ATINGIU O CENTRO DE TREINAMENTO DO FLAMENGO.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7187/7187_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7187/7187_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA EXTERNADO POR ESTA CASA VOTOS DE PESARES A FAMÍLIA DA SENHORA MARIA DE LURDES VIEIRA HENCKE (NINA), QUE FALECEU NO DIA 10 DE FEVEREIRO AOS 69 ANOS.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7188/7188_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7188/7188_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA EXTERNADO POR ESTA CASA VOTOS DE PESARES A FAMÍLIA DO SENHOR ÉZIO VALENTIN DA SILVA, QUE FALECEU NO DIA 12 DE FEVEREIRO AOS 66 ANOS.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7189/7189_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7189/7189_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA EXTERNADO POR ESTA CASA VOTOS DE PESARES A FAMÍLIA DO SENHOR RENATO DEON, QUE FALECEU NO DIA 11 DE FEVEREIRO AOS 50 ANOS.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7194/7194_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7194/7194_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE GABRIELE OLIVEIRA,FALECIDA AOS 20 ANOS NO DIA 18 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/</t>
+    <t>http://sapl.canela.rs.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, DIRIGIDA AO  CORPO DE BOMBEIROS PELO SEU EMPENHO NO INCÊNDIO QUE ACONTECEU NO DIA 24 DE FEVEREIRO DE 2019, NA AV.JÚLIO DE CASTILHOS.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>Bancada do PDT</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7224/7224_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7224/7224_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PARA PAULO SERGIO RIVA RAYMUNDO.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7245/7245_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7245/7245_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES A EQUIPE DO BOLA 8, CANELA-RS PELA CONQUISTA DO TITULO DA COPA SCUR DOS CAMPEÕES DE FUTSAL, ESTA COMPETIÇÃO REUNIU OS MELHORES TIMES DA REGIÃO DE GRAMADO, CANELA, SÃO FRANCISCO DE PAULA, PICADA CAFÉ, NOVA PETRÓPOLIS, IGREJINHA E TRÊS COROAS_x000D_
 QUE BRIGARAM PELO TÍTULO DA COPA.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7247/7247_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7247/7247_texto_integral.docx</t>
   </si>
   <si>
     <t>(RETIRADA PELO AUTOR PARA PROTOCOLO EM CONJUNTO) QUE SEJA EXTERNADA POR ESTA CASA VOTOS DE APLAUSOS AOS 106 ANOS DA ESCOLA ESTADUAL DE EDUCAÇÃO BÁSICA NEUSA MARI PACHECO &amp;#8211; CIEP.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7249/7249_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7249/7249_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO_x000D_
 AO 16° ANIVERSÁRIO DO JORNAL INTEGRAÇÃO</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7265/7265_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7265/7265_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO: DIANTE DA INTENÇÃO DO GOVERNADOR EDUARDO LEITE EM PRIVATIZAR AS EMPRESAS ESTATAIS.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7281/7281_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7281/7281_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, E CONGRATULAÇÕES, DIRIGIDA AO BANCO DO ESTADO DO RIO GRANDE DO SUL(BANRISUL),PELA BELA ILUMINAÇÃO À NOITE EM SUA AGÊNCIA.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7283/7283_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7283/7283_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES PELA POSSE DA PRESIDÊNCIA DA OAB, NA PESSOA DE ANE GRAHL MÜLLER.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7307/7307_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7307/7307_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES A RUANH  OLIVEIRA, POR TER REPRESENTADO NOSSA CIDADE, ESTADO E PAÍS NOS JOGOS UNIVERSITÁRIOS DE INVERNO 2019, NA CIDADE DE KRASNOIARSK, NA RÚSSIA </t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7308/7308_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7308/7308_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO LUTADOR PEDRO HENRIQUE FINGER.                                      _x000D_
 	</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7309/7309_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7309/7309_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO JOVEM FELIPE VARGAS, DE APENAS 11 ANOS, QUE FEZ HISTORIA AO VENCER O BRAÇO DE OURO NA 31° FECARS.             </t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7310/7310_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7310/7310_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADA POR ESTA CASA VOTOS DE APLAUSOS AOS 20 ANOS DE ATIVIDADES DA ESCOLA MUNICIPAL DE EDUCAÇÃO FUNDAMENTAL JOÃO ALFREDO CORRÊA PINTO.  </t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7313/7313_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7313/7313_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA EXTERNADO POR ESTA CASA VOTOS DE PESAR AOS FAMILIARES DO SR. ANTONIO DIAS DE BARROS, FALECIDO NO DIA 25 DE MARÇO DE 2019, NA IDADE DE 89 ANOS. </t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7329/7329_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7329/7329_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE DEIVIDI DA SILVA.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7330/7330_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7330/7330_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE RAFAEL DE BRITO LEIDENS.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7331/7331_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7331/7331_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A DENTISTA ANA PAULA FATTORI, QUE COMPLETOU 10 ANOS DE ATIVIDADES PROFISSIONAIS NO RAMO DA ODONTOLOGIA EM CANELA.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7334/7334_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7334/7334_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA EXTERNADO POR ESTA CASA VOTOS DE PESAR AOS FAMILIARES DE GABRIELA PASCHE WULFF, FILHA DE NOSSO QUERIDO COLEGA VEREADOR MERLIN JONE WULFF, FALECIDA NO DIA 01 DE ABRIL DE 2019, NA IDADE DE 20 ANOS. </t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7351/7351_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7351/7351_texto_integral.doc</t>
   </si>
   <si>
     <t>REPROVAÇÃO AO IBAMA PELA INSTRUÇÃO NORMATIVA N° 12, QUE AUTORIZA CAÇA AOS JAVALIS</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7362/7362_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7362/7362_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, E CONGRATULAÇÕES, DIRIGIDA AO PIZZAIOLO MARCOS QUE LEVOU O PRIMEIRO LUGAR NA ETAPA BRASILEIRA DA OLIMPÍADA VERA PIZZA NAPOLETANA, ELE CONCORREU COM OUTROS 32 PIZZAIOLOS DO BRASIL.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7366/7366_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7366/7366_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO ATLETA PEDRO FOGAÇA.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7367/7367_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7367/7367_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AOS LAÇADORES ELTON SCHMITT E ALEX SANDRO CARDOSO SCHMITT. _x000D_
 	</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7368/7368_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7368/7368_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADA POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES A DUPLA DE ATLETAS DIMAS BOHRER E CAROLINA DE SOUZA PINTO. </t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7382/7382_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7382/7382_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES A PROFESSORA ELAINE IDALGO DA ESCOLA SEVERINO TRAVI.</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7398/7398_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7398/7398_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO LUTADOR GUSTAVO ACOSTA DA SILVA, DE 13 ANOS.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7399/7399_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7399/7399_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, E CONGRATULAÇÕES, DIRIGIDA AO PIQUETE DE LAÇADORES BANDEIRA DOS FORTES PELA REALIZAÇÃO DE SUA 4ª FESTA CAMPEIRA, SENDO QUE TODO O VALOR ARRECADO DO EVENTO FOI DOADO AO HOSPITAL DE CARIDADE DE CANELA.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7402/7402_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7402/7402_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE TERESINHA DE LOURDES FIORENTINO, FALECIDA NO DIA 26 DE ABRIL DE 2019, AOS 65 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7405/7405_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7405/7405_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE LOURDES APARECIDA SILVA DE MOURA, FALECIDA NO DIA 28 DE ABRIL DE 2019, AOS 64 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7423/7423_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7423/7423_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> PEDRO PAULO MATOS FALECIDO AOS 79 ANOS DE IDADE, NO DIA 05 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7424/7424_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7424/7424_texto_integral.odt</t>
   </si>
   <si>
     <t>HELGA PORT, FALECIDA NO DIA 06 DE MAIO DE 2019, AOS 68 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7425/7425_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7425/7425_texto_integral.odt</t>
   </si>
   <si>
     <t>ROSANE MARIA STACKE,FALECIDA AOS 62 ANOS DE IDADE NO DIA 04 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7427/7427_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7427/7427_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA EXTERNADO POR ESTA CASA VOTOS DE PESAR AOS FAMILIARES DE JORGE VAZ, FALECIDO NO DIA 03 DE MAIO </t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7448/7448_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7448/7448_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES Á O ATLETA OLÍMPICO ROBERTO SCHMITS. </t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7472/7472_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7472/7472_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA O GOVERNADOR EDUARDO LEITE, PELA DISPONIBILIZAÇÃO DO VALOR DE R$ 307.000,00 DA CONSULTA POPULAR REFERENTE AO ANO DE 2018, PARA CONSTRUÇÃO DO LOTEAMENTO RENASCER.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7473/7473_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7473/7473_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O PIZZARIA THE PETIT.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7474/7474_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7474/7474_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O INTERACT CLUB CANELA.</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7485/7485_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7485/7485_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, E CONGRATULAÇÕES, DIRIGIDA AOS ORGANIZADORES DA 26ª CAVALGADA DA SERRA,PELA BELA ORGANIZAÇÃO E MOTIVAÇÃO NA REALIZAÇÃO DO EVENTO.</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7490/7490_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7490/7490_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO LUTADOR DE MMA, CLAUDIOMIRO FILHO (MANINHO).</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7491/7491_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7491/7491_texto_integral.odt</t>
   </si>
   <si>
     <t>LUIZ BRAUN, FALECIDO NO DIA 24 DE MAIO DE 2019, AOS 61 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7492/7492_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7492/7492_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> À FAMÍLIA DE GESSI REIS DE SOUZA , FALECIDA NO DIA 25 DE MAIO DE 2019, AOS 73 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7493/7493_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7493/7493_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES A ASSOCIAÇÃO SONHO OLÍMPICO. </t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7498/7498_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7498/7498_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE PAULA PACHECO PORT, FALECIDA NO DIA 28 DE MAIO DE 2019, AOS 7 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7499/7499_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7499/7499_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE PESAR À FAMÍLIA DE JOÃO THOMAZI, FALECIDO NO DIA 29 DE MAIO DE 2019, AOS 66 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7500/7500_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7500/7500_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, E CONGRATULAÇÕES, DIRIGIDA A ESCOLA NEUSA MARI PACHECO PELO BELO PROJETO QUE JÁ DURA VÁRIOS ANOS E ESTÁ CADA VEZ MELHOR QUE É SUA BANDA MARCIAL.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7513/7513_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7513/7513_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE MARIA ROSA PIRES, FALECIDA NO DIA 02 DE JUNHO DE 2019, AOS 61 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7518/7518_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7518/7518_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE GILBERTO ROQUE ZANATTA, FALECIDO AOS 62 ANOS, NO DIA 05 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7538/7538_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7538/7538_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO JORNAL INTEGRAÇÃO, POR TER REALIZADO O EVENTO SELEÇÃO JI.                                       </t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7539/7539_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7539/7539_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO INSTITUTO HEMÍTRIAS SALAGIL, POR TER PARTICIPADO DA RÚSTICA EM CAPÃO DA CANOA.                                       _x000D_
 	</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7540/7540_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7540/7540_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO JORNAL FOLHA DE CANELA, POR TER REALIZADO O EVENTO DESTAQUE FOLHA 2019.     </t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7552/7552_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7552/7552_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E PARABENIZAÇÃO PARA DIRETORA NUBIANE GAMA</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7553/7553_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7553/7553_texto_integral.odt</t>
   </si>
   <si>
     <t>SEJA EXTERNADO POR ESTA CASA VOTOS DE PESARES A FAMÍLIA DO SENHOR ODMAR VARGAS DE ANDRADE (PELÉ), QUE FALECEU NO DIA 18 DE JUNHO AOS 73 ANOS.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7564/7564_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7564/7564_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO RESTAURANTE GALANGAL PELOS SEUS 10 ANOS.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7565/7565_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7565/7565_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE VALTER OLIVEIRA,FALECIDO  AOS 73 ANOS , NO DIA 21 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7569/7569_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7569/7569_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELOS 30 ANOS DA ASSECAN.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7604/7604_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7604/7604_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À SECRETARIA MUNICIPAL DE SAÚDE, EM VIRTUDE DE TEREM MANTIDO OS POSTOS DE SAÚDE MUNICIPAIS FECHADOS ALÉM DO FERIADO DO DIA 20 , TAMBÉM NO DIA 21.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7608/7608_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7608/7608_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO  AO SENHOR JOÃO LUIZ BORGES FAMOSO.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7620/7620_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7620/7620_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO, POR ESTA CASA, VOTOS DE APLAUSOS E CONGRATULAÇÕES, AO CORPO DE BOMBEIROS DE CANELA PELA PASSAGEM DO DIA DO BOMBEIRO OCORRIDO NO DIA 02 DE JULHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7621/7621_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7621/7621_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO PIÁ EDUARDO PONTES, POR TER SIDO 1° PIÁ FARROUPILHA DA 27° RT (REGIÃO TRADICIONALISTA).</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7622/7622_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7622/7622_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXTERNADO POR ESTA CASA VOTOS DE APLAUSOS E CONGRATULAÇÕES Á PRENDA JÚLIA TREIN DORNELLES, POR TER SIDO 1° PRENDA JUVENIL DA 27° RT (REGIÃO TRADICIONALISTA). </t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7639/9594.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7639/9594.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE SANDRA RENCKE</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7637/9595.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7637/9595.doc</t>
   </si>
   <si>
     <t>A PULSARTE E AS MENINAS GABRIELLY E SOFIA QUE FORAM A PORTUGAL REPRESENTAR NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7643/ademir__mocao.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7643/ademir__mocao.odt</t>
   </si>
   <si>
     <t>Sejam externados por esta Casa os votos de Pesar aos familiares pelo falecimento do Sr: Ademir José Weirich, ocorrido no dia 07 de julho de 2019, na idade de 66 anos .</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7644/mocao_ctg_65_anos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7644/mocao_ctg_65_anos.odt</t>
   </si>
   <si>
     <t>Que seja externado por esta Casa votos de aplausos e congratulações pelo aniversário de fundação do CTG Querência de Canela que completará 65 anos no dia 22 de julho do corrente ano.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7645/mocao_roberto_pan_mulfsob.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7645/mocao_roberto_pan_mulfsob.odt</t>
   </si>
   <si>
     <t>Que seja externado por esta Casa votos de aplausos e congratulações ao Canelense e atleta de Tiro Esportivo, Roberto Schmits, por ter conquistado a medalha de Bronze nos jogos Pan-Americanos de Lima, no Peru.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7646/mocao_de_pesar.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7646/mocao_de_pesar.odt</t>
   </si>
   <si>
     <t>Seja externado por esta Casa votos de pesar a família do Senhor Pradelino Paulo Fogaça, que faleceu no dia 20 de julho aos 78 anos.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7647/orildo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7647/orildo.odt</t>
   </si>
   <si>
     <t>Sejam externados por esta Casa os votos de Pesar aos familiares pelo falecimento do Sr: Orildo Bernardo da Silva, ocorrido no dia 29 de julho de 2019, na idade de 75 anos .</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7648/the_petit.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7648/the_petit.odt</t>
   </si>
   <si>
     <t>Seja externado por esta Casa votos de APLAUSOS e CONGRATULAÇÕES a TALES SECCO, pizzaiolo da THE PETIT, por sua classificação para o campeonato mundial na Itália.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7665/mocao_ana_angelo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7665/mocao_ana_angelo.doc</t>
   </si>
   <si>
     <t>Votos de Pesar aos familiares da Sra. Ana Angelo, falecida no dia 29 de julho de 2019, na idade de 75 anos.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7675/mocao_escola_diva.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7675/mocao_escola_diva.odt</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa votos de aplausos aos 26 anos da EMEI Diva Pedroso da Cunha.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7674/mocao_de_repudio.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7674/mocao_de_repudio.odt</t>
   </si>
   <si>
     <t>Moção de Repúdio  pela intenção da privatização do Parque do Caracol.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7690/mocao_no_2019_cbmrs.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7690/mocao_no_2019_cbmrs.docx</t>
   </si>
   <si>
     <t>Apoio aos Bombeiros do Estado do Rio Grande do Sul para que o governo do Estado realize política pública de ingresso continuado no CBMRS.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7697/mocao_de_pesar.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7697/mocao_de_pesar.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de ENID ANDRADE LOURENÇO LUCENA  ,falecida   aos 92 anos , no dia 09 de agosto de 2019.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7723/mocao_equipe_mato_ou_morro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7723/mocao_equipe_mato_ou_morro.odt</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa votos de aplausos a Equipe Mato ou Morro, por ter doado 280 litros de leite e 386 kg de alimentos para o Hospital de Caridade de Canela.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7724/marina_sosim.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7724/marina_sosim.odt</t>
   </si>
   <si>
     <t>Que seja externado por esta Casa, Votos de APLAUSOS e CONGRATULAÇÕES  a  MARINA SUZIN SIOTA,  por ser idealizadora do Projeto,_x000D_
  “ 1ª SEMANA de ACESSIBILIDADE e INCLUSÃO” que se realizará entre os dias 21 e 28 agosto.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7725/bruna.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7725/bruna.odt</t>
   </si>
   <si>
     <t>Que seja externado por esta Casa, Votos de APLAUSOS e CONGRATULAÇÕES  a BRUNA VIEIRA, pelo titulo de “IMPERATRIZ da BELEZA GAÚCHA 2020”</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7747/mocao_aplausos_guilherme.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7747/mocao_aplausos_guilherme.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Professor Guilherme Dettmer Drago, pelo lançamento do livro “Manual de Direito Constitucional, e o valor da venda ser revertida para o Hospital.</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7748/mocao_de_aplauso_abutres_moto_clube.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7748/mocao_de_aplauso_abutres_moto_clube.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para o ABUTRE´S MOTO CLUBE .</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7809/mocao_agentes_de_transito.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7809/mocao_agentes_de_transito.odt</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa votos de aplausos aos Agentes de Trânsito de Canela, pelo dia Nacional dos Agentes de Trânsito, dia 23 de setembro.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7810/mocao_taxista.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7810/mocao_taxista.odt</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa votos de aplausos ao Taxista mais antigo de Canela, Senhor Volnei José de Oliveira, com 49 anos de profissão.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7818/mocao_de_aplauso_dionatan.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7818/mocao_de_aplauso_dionatan.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Dionatan Braz Martins.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7846/mocao__ari.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7846/mocao__ari.odt</t>
   </si>
   <si>
     <t>Sejam externados por esta Casa os votos de Pesar aos familiares pelo falecimento da Sr: Ari Biazus,  ocorrido no dia 24 de setembro de 2019, na idade de 54 anos.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7847/descontentamento_com_a_possivel_retirada_de_doi_etYdRIv.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7847/descontentamento_com_a_possivel_retirada_de_doi_etYdRIv.pdf</t>
   </si>
   <si>
     <t>Descontentamento com a possível retirada do Capitão de Canela para realoca lo em Caxias do Sul</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7852/mocao_de_aplauso_para_a_universidade_de_caxias__V0gCJCT.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7852/mocao_de_aplauso_para_a_universidade_de_caxias__V0gCJCT.doc</t>
   </si>
   <si>
     <t>Moção de aplauso para a Universidade de Caxias do Sul e curso de Medicina Veterinária</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7853/confeitaria_serrana.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7853/confeitaria_serrana.odt</t>
   </si>
   <si>
     <t>Moção de Aplausos a Confeitaria Serrana, pela belíssima iniciativa do “Pão Solidário”.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7854/julio.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7854/julio.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Júlio Adil Marques falecido aos 62 anos de idade no dia 30 de setembro de 2019.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7855/jurgen.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7855/jurgen.odt</t>
   </si>
   <si>
     <t>à família de Jurgen Tiago Wentz falecido aos 30 anos de idade no dia 30 de setembro de 2019.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7856/sergio.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7856/sergio.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Sergio Ironei da Luz Athaide,  falecido aos 60 anos de idade no dia 05 de outubro de 2019.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7889/mocao_de_aplauso_ao_corpo_diretivo_da_escola_coopec.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7889/mocao_de_aplauso_ao_corpo_diretivo_da_escola_coopec.doc</t>
   </si>
   <si>
     <t>Moção de APLAUSO ao Corpo Diretivo da Escola Coopec</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7890/mocao_de_aplauso_mara_rubia.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7890/mocao_de_aplauso_mara_rubia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Mara Rubia Travi.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7901/mocao_de_aplauso_eva_dias.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7901/mocao_de_aplauso_eva_dias.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Eva Dias.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7922/mocao_gallas.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7922/mocao_gallas.odt</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa votos de aplausos aos 40  anos do Açougue e Mercearia Gallas.</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7923/mocao_alambique_flor_do_vale.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7923/mocao_alambique_flor_do_vale.odt</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa votos de aplausos aos 10  anos do Alambique Flor do Vale em Canela.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7924/mocao_de_paulo_flore.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7924/mocao_de_paulo_flore.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO​ ao PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO RIO GRANDE DO SUL, em manifestação contrária a apresentação do Projeto de Lei 93/2017.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7944/mocao_de_pesar.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7944/mocao_de_pesar.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Rosa Luísa Narciso  Ferreira do Prá, falecida  aos 78 anos de idade , no dia 20 de outubro de 2019.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7958/clovis.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7958/clovis.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Clóvis Ferreira Velho,falecido aos 53 anos de idade no dia 21 de outubro de 2019.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7959/bombeiro.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7959/bombeiro.doc</t>
   </si>
   <si>
     <t>Moção de aplauso aos Bombeiros que participaram do resgate do jovem Heitor, que estava dentro da casa que incendiou no município de Gramado._x000D_
 _x000D_
 Soldado do Corpo de Bombeiros de Canela Allessandro Pereira Righi._x000D_
 Soldado do Corpo de Bombeiros de Gramado Jhonatan de Figueiredo Marques.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7974/mocao_de_aplauso_braulio.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7974/mocao_de_aplauso_braulio.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Braulio Mathias dos Santos.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7975/mocao_de_aplauso_alenirio.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7975/mocao_de_aplauso_alenirio.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Alenirio Anselmo Rodrigues.</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7976/mocao_de_aplauso_josemar.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7976/mocao_de_aplauso_josemar.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Luiz Josemar Pereira da Silva.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7977/laghetto.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7977/laghetto.odt</t>
   </si>
   <si>
     <t>Seja externado por esta Casa votos de APLAUSOS e CONGRATULAÇÕES ao HOTEL LAGHETTO, por seus 30 anos, acolhendo com conforto e servindo com dedicaçao, além  de incentivar  o turismo na Serra Gaúcha.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7978/terno_de_reis.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7978/terno_de_reis.odt</t>
   </si>
   <si>
     <t>Seja externado por esta Casa votos de APLAUSOS e CONGRATULAÇÕES ao TERNO DE REIS DA FAMILÍA SEIBT, por seus 60 anos, sendo este um grupo de artistas, que abrilhantam  nossos Natais e Ano Novo.</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7980/mocao_de_aplauso_jose_hildor_leal.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7980/mocao_de_aplauso_jose_hildor_leal.doc</t>
   </si>
   <si>
     <t>Moção de Aplauso José Hildor Leal</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8007/mocao_a_brigada.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8007/mocao_a_brigada.odt</t>
   </si>
   <si>
     <t>Moção de Aplausos a força tarefa conjunta da Brigada Militar e da Polícia Civil, pela excelente atuação na solução dos delitos  que têm ocorrido na região , lutando contra grandes facções criminosas.</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8004/mocao_de_aplauso_dirceu.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8004/mocao_de_aplauso_dirceu.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Dirceu Davi de Oliveira Lima.</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8005/mocao_de_aplauso_pedro_jose_carlos.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8005/mocao_de_aplauso_pedro_jose_carlos.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para José Carlos Wagner Bertolucci.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8006/mocao_de_aplauso_pedro_dioclecio.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8006/mocao_de_aplauso_pedro_dioclecio.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para Pedro Dioclecio Hoffmann.</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8008/mocao_pms_2.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8008/mocao_pms_2.docx</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa os votos de aplausos aos  policiais militares Rogério de Almeida Texeira Almeida, Júlio César Corrêa e Leandro Alves da Fonseca do Pelotão de Operações Especiais (POE), e para Mariceles Stocco e Eduardo Lima de Rodrigues da Guarnição e Serviço da Brigada Militar, que em conjunto salvaram um casal da morte na última semana.</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8013/mocao_de_aplauso_ao_pedro_fogaca..doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8013/mocao_de_aplauso_ao_pedro_fogaca..doc</t>
   </si>
   <si>
     <t>Moção de APLAUSO ao Pedro Fogaça.</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8010/mocao_de_repudio_servidores.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8010/mocao_de_repudio_servidores.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO: Contra os projetos alcunhados pelo Executivo estadual de “Reforma Estrutural”, que compreendem alterações no Plano de Carreira do Magistério Público, no Estatuto do Servidor e no Regime Próprio de Previdência Social do Estado. A presente moção justifica-se pelos motivos a seguir delineados:</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8011/mocao_de_aplauso_para_a_secretaria_de_turismo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8011/mocao_de_aplauso_para_a_secretaria_de_turismo.doc</t>
   </si>
   <si>
     <t>Moção de APLAUSO para a Secretaria de Turismo</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8012/mocao_de_aplauso_85_anos_circulo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8012/mocao_de_aplauso_85_anos_circulo.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pelos 85 anos do Círculo Operadora Integrada de Saúde.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8009/pedido_de_informacoes_no_2019_citacao_prefeitu_YWDDxkq.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8009/pedido_de_informacoes_no_2019_citacao_prefeitu_YWDDxkq.docx</t>
   </si>
   <si>
     <t>Congratulando a Escola Neusa Mari Pacheco pela realização da feira de ciências organizada pela professora Paola Cazzanelli.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8014/mocao_festival_de_danca.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8014/mocao_festival_de_danca.odt</t>
   </si>
   <si>
     <t>Que seja externado por esta Casa votos de aplausos e congratulações à Escola Estadual de Educação Básica Neusa Mari Pacheco, pelo XXVI Festival de Dança, que ocorreu dia 12 a 14 de novembro de 2019.</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8031/mocao_s.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8031/mocao_s.odt</t>
   </si>
   <si>
     <t>Moção de Aplausos a Bruna Taballipa de Oliveira, pela belíssima apresentação na abertura do Sonho de Natal.</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8040/mocao_havan.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8040/mocao_havan.odt</t>
   </si>
   <si>
     <t>Que seja externado por esta Casa, Moção de Aplausos para Luciano Hang, proprietário da Havan, pelo investimento que será feito em nossa cidade</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8041/mocao_de_repudio_plebicito.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8041/mocao_de_repudio_plebicito.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO: A Revogação do §§ 2° e 5° do art. 22 da Constituição do Estado do Rio Grande do Sul, proposta na Assembleia Legislativa do RS por meio da Projeto de Emenda Constitucional (PEC) 280/2019 de autoria do Deputado Sérgio Turra, a qual dispensa consulta plebiscitaria para a venda das estatais CORSAN, PROCERGS e BANRISUL.</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8052/mocao_de_repudio.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8052/mocao_de_repudio.docx</t>
   </si>
   <si>
     <t>Os vereadores signatários, no uso de suas atribuições legais e regimentais, em conformidade com Art. 141 do Regimento Interno, apresentam o seguinte requerimento, para que seja encaminhada MOÇÃO DE REPÚDIO endereçada ao Governador do Estado do Rio Grande do Sul, Sr. Eduardo Leite e ao Secretário de Segurança Pública do estado, Sr. Randolfo Vieira Júnior.</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8053/mocao_serrano.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8053/mocao_serrano.odt</t>
   </si>
   <si>
     <t>Que seja externada por esta Casa votos de aplausos ao Clube Serrano que conquistou três títulos esse final de semana, a equipe atuou pela Copa Mercosul, em Caxias do Sul e levantou o caneco pelo sub-11, sub-13 e sub-15.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8072/aplauso_ao_farmacia_lider_pelo_seu_aniversario__8HK3Jzh.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8072/aplauso_ao_farmacia_lider_pelo_seu_aniversario__8HK3Jzh.doc</t>
   </si>
   <si>
     <t>APLAUSO ao Farmacia Lider, pelo seu aniversário de 35 anos de aniversário.</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8224/mocao_no_2019_ze_agnelo.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8224/mocao_no_2019_ze_agnelo.docx</t>
   </si>
   <si>
     <t>para o médico pediatra Dr. José Agnelo Franzen Corrêa, ante aposentadoria de longa carreira de destaque na medicina da cidade de Canela</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8223/mocao_de_pesar.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8223/mocao_de_pesar.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Carine Moraes Prux  falecida aos 37 anos no dia 10 de dezembro de 2019.</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8239/aplauso_toque.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8239/aplauso_toque.doc</t>
   </si>
   <si>
     <t>Moção de APLAUSO para a ATLF (ASSOCIAÇÃO TOQUE DE LETRA FUTSAL), Campeã Estadual de Futsal Sub 15.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>PEI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7163/7163_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7163/7163_texto_integral.odt</t>
   </si>
   <si>
     <t>REFERENTE A RELAÇÃO DOS EMPRÉSTIMOS CONTRAÍDOS PARA FINS DE PAVIMENTAÇÃO, CONTENDO: NÚMERO E VALOR DO CONTRATO, PRAZO DE CARÊNCIA, VALOR DAS PARCELAS MENSAIS, PRAZO DO CONTRATO E  SALDO DEVEDOR ATUAL._x000D_
 SOLICITO TAIS INFORMAÇÕES TAMBÉM RELATIVAS AO ANO DE 2016.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>João Francisco Ransan</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7197/7197_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7197/7197_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO INFORMAÇÕES SOBRE O GINASIO MUNICIPAL DO SANTA MARTA, ONDE GOSTARIA DE SABER A DATA DE ÍNICIO DAS OBRAS, O VALOR JÁ INVESTIDO ATÉ O MOMENTO E DE ONDE SAIU ESTAS VERBAS SE FOI A NÍVEL MUNICIPAL, ESTADUAL OU FEDERAL, ALÉM DE SOLICITAR DETALHAMENTO DE CADA INVESTIMENTO, E POR FIM GOSTARIA DE SABER QUAL O PRAZO PARA A CONCLUSÃO E ENTREGA DO GINASIO PARA A COMUNIDADE.     </t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7198/7198_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7198/7198_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO INFORMAÇÕES SOBRE QUAL ÓRGÃO QUE É O RESPONSÁVEL PELA MANUTENÇÃO DA CAPELA MORTUÁRIA DO BAIRRO SANTA MARTA.     </t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t xml:space="preserve">REFERENTE AO PARQUE DO CARACOL EXISTE ALGUM PLANEJAMENTO DE MODERNIZAÇÃO OU ALGUM CRONOGRAMA DE INVESTIMENTO E MELHORIAS DO MESMO? </t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7212/7212_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7212/7212_texto_integral.odt</t>
   </si>
   <si>
     <t>REFERENTE AO TRANSPORTE DE ESTUDANTES PARA OUTRAS CIDADES._x000D_
 - COMO É FEITA A ESCOLHA DA EMPRESA QUE PRESTA SERVIÇO PARA ÀS ASSOCIAÇÕES DE ESTUDANTES?_x000D_
 - QUAL O VALOR QUE FOI REPASSADO PARA AS ASSOCIAÇÕES NO ANO DE 2018?</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7213/7213_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7213/7213_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA INFORMADO A QUANTIDADE TOTAL, VALORES GASTO EM DIARIAS E DE DESPESA COM TRANSPORTES, NO ANO  DE 2017 ATÉ O PRESENTE MOMENTO, QUE CONSTE NA RELAÇÃO, NOME DO USUARIO, QUAL SECRETARIA, DESTINO DA VIAGEM, BEM COMO O OBJETIVO DO DESLOCAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7242/7242_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7242/7242_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES QUANTO AO NUMERO DE CARGOS EM COMISSÃO, NO PERÍODO DE OUTUBRO A DEZEMBRO DE 2016 E OUTUBRO A DEZEMBRO DE  2018, JUNTAMENTE COM OS  O VALOR BRUTO DA FOLHA DE PAGAMENTO DOS PERÍODOS CITADOS ACIMA.</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7243/7243_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7243/7243_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO RECEBER INFORMAÇÕES EM RELAÇÃO A SERVIDÃO ENTRE AS RUAS SETE DE SETEMBRO E AV: ROMA, SABER QUAIS PROVIDENCIAS O EXECUTIVO TOMOU EM RELAÇÃO A INDICAÇÃO N°422/2018 FEITA POR ESTE VEREADOR, ALÉM DISTO SOLICITO A COPIA DO MAPA DAS REFERIDAS RUAS.  </t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7244/7244_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7244/7244_texto_integral.odt</t>
   </si>
   <si>
     <t>REFERENTE AOS HIDRANTES:_x000D_
 _x000D_
 - QUANTOS HIDRANTES ESTÃO FUNCIONANDO NA CIDADE?_x000D_
 - EXISTE UM MAPAEMENTO DOS MESMOS?_x000D_
 - SE EXISTE, PODE ME INDICAR ATRAVÉS DE UM MAPA ONDE ESTÃO LOCALIZADOS?</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7282/7282_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7282/7282_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">REFERENTE A IMAGENS DE CÂMERAS DE VIGILÂNCIA:_x000D_
 _x000D_
 SEJA DISPONIBILIZADO PELO PODER EXECUTIVO, A GRAVAÇÃO DAS IMAGENS DAS CÂMERAS DE VIGILÂNCIA DO POSTO DE SAÚDE DO BAIRRO LEODORO DE AZEVEDO, DAS 21H DO DIA 26 DE FEVEREIRO DE 2019, ATÉ AS 5H DO DIA 27 DE FEVEREIRO DE 2019._x000D_
 SEJA DISPONIBILIZADO PELO PODER EXECUTIVO, A GRAVAÇÃO DAS IMAGENS DAS CÂMERAS DE VIGILÂNCIA DO POSTO DE SAÚDE DO BAIRRO LEODORO DE AZEVEDO, DAS 21H DO DIA 07 DE MARÇO DE 2019, ATÉ AS 5H DO DIA 08 DE MARÇO DE 2019._x000D_
 </t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7311/7311_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7311/7311_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES QUANTO A RELAÇÃO DE CCS (CARGOS EM COMISSÃO), DO PODER EXECUTIVO:_x000D_
 NOME;CARGO/FUNÇÃO EXERCIDA;SECRETARIA DE LOTAÇÃO;REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7312/7312_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7312/7312_texto_integral.odt</t>
   </si>
   <si>
     <t>QUAL O VALOR PAGO A EMPRESA CONTRATADA PARA ASSESSORAR A SECRETARIA DO MEIO AMBIENTE. TEMPO DE CONTRATO, NOME, VALOR TOTAL E SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7361/7361_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7361/7361_texto_integral.odt</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES, PARA QUE O EXECUTIVO JUSTIFIQUE A DEVOLUÇÃO AO GOVERNO FEDERAL, UNIÃO E MINTUR, DE R$ 170.000,00, EM 21/10/2017, E INFORME SE FOI INSTAURADA SINDICÂNCIA OU PROCESSO ADMINISTRATIVO OU JUDICIAL DE RESSARCIMENTO CONTRA O CAUSADOR DO PREJUÍZO OU SE APENAS OS CONTRIBUINTES DE CANELA ARCARAM, VIA COFRES PÚBLICOS.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7369/7369_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7369/7369_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES, PARA QUE O EXECUTIVO INFORME SE RECEBEU CITAÇÃO JUDICIAL EM PROCESSO CÍVEL OU PENAL OU SE COMPARECEU ALGUMA AUDIÊNCIA TENDO COMO AUTOR ALGUM VEREADOR DE CANELA NO PERÍODO DE 1º/01/2017 ATÉ A PRESENTE DATA, 12/04/2019.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7383/7383_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7383/7383_texto_integral.doc</t>
   </si>
   <si>
     <t>SE O PREDIO ONDE HOJE FUNCIONA A EMEI PROFA. EVA ALZIRA BIANCHI É DA INICIATIVA PRIVADA OU FOI ADQUIRIDO PELO PODER PÚBLICO._x000D_
 SE FOR PRIVADO, QUAL O NOME DO PROPRIETARIO E QUAL O TIPO DE CONTRATO FIXADO COM O MESMO._x000D_
 QUAL O VALOR DO ALUGUEL PAGO PELO PODER PÚBLICO MUNICIPAL PELO IMÓVEL._x000D_
 O PREDIO EM QUESTÃO POSSUI TODOS OS REQUISITOS PARA O FUNCIONAMENTO, (HABITESE, PPCI)._x000D_
 QUAL O TAMANHO DO IMÓVEL._x000D_
 QUAIS AS OBRAS QUE FORAM FEITAS DE JANEIRO DE 2017 ATÉ ABRIL DE 2019 NESTE IMÓVEL._x000D_
 QUAIS OS VALORES GASTOS E COPIAS DE TODAS AS NOTAS FICAIS DESTAS OBRAS.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7400/7400_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7400/7400_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE SEJA INFORMADO QUAL O VALOR QUE O MUNICÍPIO RECEBEU, ORIUNDOS DO ESTACIONAMENTO ROTATIVO NO ANO DE 2016 ATÉ O PRESENTE MOMENTO E NO QUE FOI INVESTIDO, QUAIS BENFEITORIAS FEITAS E OU  EQUIPAMENTOS ADQUIRIDOS.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7406/7406_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7406/7406_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 	  SOLICITAM-SE INFORMAÇÕES SOBRE COMO ESTÁ O ANDAMENTO DAS OBRAS DE PAVIMENTAÇÃO NA RUA JOÃO FRANCISCO DE OLIVEIRA NO BAIRRO BOM JESUS._x000D_
 	- QUAL É A PREVISÃO DE INICIO E DE TÉRMINO DESTA OBRA. _x000D_
 	- SE ESTÁ EM ANDAMENTO NA PREFEITURA, QUAL O NÚMERO DO PROCESSO OU SETOR QUE A MESMA SE ENCONTRA.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7407/7407_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7407/7407_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 	 SOLICITAM-SE INFORMAÇÕES SOBRE COMO ESTA O ANDAMENTO DAS OBRAS DE PAVIMENTAÇÃO NA TRAVESSA CANELINHA NO BAIRRO CANELINHA._x000D_
 	- QUAL É A PREVISÃO DE INICIO E DE TÉRMINO DESTA OBRA. _x000D_
 	- SE ESTÁ EM ANDAMENTO NA PREFEITURA, QUAL O NÚMERO DO PROCESSO OU SETOR QUE A MESMA SE ENCONTRA.</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7408/7408_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7408/7408_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 	 SOLICITAM-SE INFORMAÇÕES SOBRE COMO ESTA O ANDAMENTO DAS OBRAS DE PAVIMENTAÇÃO NA RUA ADALBERTO WORTMANN NO BAIRRO SÃO LUCAS._x000D_
 - QUAL É A PREVISÃO DE INICIO E DE TÉRMINO DESTA OBRA. _x000D_
 - SE ESTÁ EM ANDAMENTO NA PREFEITURA, QUAL O NÚMERO DO PROCESSO OU SETOR QUE A MESMA SE ENCONTRA.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7409/7409_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7409/7409_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 	 SOLICITAM-SE INFORMAÇÕES SOBRE COMO ESTA O ANDAMENTO DAS OBRAS DE PAVIMENTAÇÃO NA RUA NOSSA SENHORA DO CARMO NO BAIRRO CANELINHA._x000D_
 	- QUAL É A PREVISÃO DE INICIO E DE TÉRMINO DESTA OBRA. _x000D_
 	- SE ESTÁ EM ANDAMENTO NA PREFEITURA, QUAL O NÚMERO DO PROCESSO OU SETOR QUE A MESMA SE ENCONTRA.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7410/7410_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7410/7410_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 	 SOLICITAM-SE INFORMAÇÕES SOBRE COMO ESTA O ANDAMENTO DAS OBRAS DE CALÇAMENTO NA RUA HOMERO PACHECO NO BAIRRO CANELINHA._x000D_
 	- QUAL É A PREVISÃO DE INICIO E DE TÉRMINO DESTA OBRA. _x000D_
 	- SE ESTÁ EM ANDAMENTO NA PREFEITURA, QUAL O NÚMERO DO PROCESSO OU SETOR QUE A MESMA SE ENCONTRA.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7426/7426_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7426/7426_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO RECEBER INFORMAÇÕES DE COMO SE ENCONTRAR A RENOVAÇÃO DO CONVÊNIO DO MUNICÍPIO DE CANELA COM O ESTADO DO RIO DO GRANDE DO SUL REFERENTE AO CORPO DE BOMBEIROS MILITAR.  </t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7445/7445_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7445/7445_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES, PARA QUE O EXECUTIVO INFORME SE RECEBEU CITAÇÃO JUDICIAL EM PROCESSO CÍVEL OU PENAL OU SE COMPARECEU ALGUMA AUDIÊNCIA TENDO COMO AUTOR ALGUM VEREADOR DE CANELA NO PERÍODO DE 1º/01/2017 ATÉ A PRESENTE DATA, 12/04/2019. JUSTIFICATIVA: O PRESENTE PEDIDO SE DÁ EM RAZÃO DE AVERIGUAR SE A PREFEITURA FOI CITADA JUDICIALMENTE, CRIMINALMENTE OU CIVILMENTE OU COMPARECEU ALGUMA AUDIÊNCIA EM PROCESSO PROMOVIDO POR ALGUM VEREADOR.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7460/7460_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7460/7460_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES PARA QUE O EXECUTIVO ENVIE CÓPIA DE TODOS OS FOMENTOS OU TERMOS DE PARCERIA OU CONVÊNIOS REALIZADOS DESDE JANEIRO DE 2017, COM TODAS AS ENTIDADES NO ÂMBITO DO MUNICÍPIO DE CANELA.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7461/7461_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7461/7461_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES PARA QUE O EXECUTIVO INFORME E ENVIE CÓPIA DE TODOS APONTAMENTOS HAVIDOS PELO TRIBUNAL DE CONTAS NOS EXERCÍCIOS DA ATUAL GESTÃO ACERCA DE TODOS CONTRATOS HAVIDOS SOB A ÉGIDE DA LEI 13.019/2014.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7462/7462_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7462/7462_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES PARA QUE O EXECUTIVO INFORME SE ATENDEU A LEI 13.425/2017, QUE PENALIZA OMISSÃO COM IMPROBIDADE ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7463/7463_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7463/7463_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA INFORMADO QUAIS OS VALORES TOTAIS, GASTOS DE 2018 ATE O PRESENTE MOMENTO, COM A MANUTENÇÃO DE TODOS OS VEICULOS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7464/7464_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7464/7464_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO QUAIS OS VALORES GASTOS POR SECRETARIAS QUE UTILIZAM O TRANSPORTE TERCERIZADO DE 2017 ATE O PRESENTE MOMENTO, COM CÓPIA DAS NOTAS FISCAIS .</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7466/7466_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7466/7466_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA-SE INFORMAÇÕES SOBRE O AUXILIO TRANSPORTE PARA OS UNIVERSITÁRIOS._x000D_
 	 - SE EXISTE ALGUMA POSSIBILIDADE DE REPASSAR 100% DO AULIXIO TRANSPORTE PARA OS UNIVERSITÁRIOS ?_x000D_
 	- SE SIM, QUAL É A PREVISÃO ?	_x000D_
 	- SE NÃO EXISTE ESTÁ POSSIBILIDADE, PORQUE NÃO ?</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7470/7470_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7470/7470_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAL O VALOR TOTAL ARRECADO PELA PREFEITURA MUNICIPAL DE CANELA EM 2016, 2017 E 2018.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7471/7471_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7471/7471_texto_integral.odt</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES: EM RELAÇÃO A ÁREA CONHECIDA COMO ADÃO MIROTE PARA QUE SEJA INFORMADO:_x000D_
 _x000D_
 A) QUANTAS FAMÍLIAS ESTÃO MORANDO ATUALMENTE NO LOCAL CONHECIDO COMO ADÃO MIROTE?_x000D_
 B) SE EXISTE UMA PREVISÃO DE RETIRADA DESTAS FAMÍLIAS QUE LÁ ESTÃO? SE SIM INFORMAR QUANDO? SENÃO PORQUE?_x000D_
 C)HAVENDO A POSSIBILIDADE DE REALOCAR ESTAS FAMÍLIAS EM OUTRO LUGAR, INFORMAR ONDE? E QUANTAS FAMÍLIAS SERÃO?</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7516/7516_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7516/7516_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA-SE INFORMAÇÕES SOBRE A CONSTRUÇÃO DA ESCOLA INFANTIL TIO BETO NO BAIRRO CANELINHA._x000D_
 - TEM ALGUMA PREVISÃO DO INICIO DAS OBRAS? E DE TÉRMINO? - COMO ESTÁ A REGULARIZAÇÃO DO TERRENO DA ESCOLA?- O TERRENO JÁ ESTÁ NO NOME DA PREFEITURA DE CANELA?  - O PROJETO DEIXADO PELA GESTÃO PASSADA É O QUE ESTÁ SENDO SEGUIDO PARA A EXECUÇÃO DA OBRA ? SENÃO QUAL PROJETO?- JÁ TEM EMPRESA VENCEDORA PARA REALIZAR ESTA OBRA?</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7517/7517_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7517/7517_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 -  UMA CÓPIA DO CONTRATO QUE O HOSPITAL FEZ DAS CAPELAS MORTUÁRIA DO CENTRO JUNTO A ACM._x000D_
 - QUAL A POSSIBILIDADE DO HOSPITAL DE CARIDADE DE CANELA  VOLTAR A ADMINISTRAR AS CAPELAS MORTUÁRIAS DO CENTRO?</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7536/7536_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7536/7536_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE SEJA INFORMADO QUANTOS REDUTORES DE VELOCIDADE (QUEBRA MOLAS) FORAM FEITOS NO MUNICÍPIO, QUANTIDADE A FAZER, E QUAL VALOR GASTO ATÉ O PRESENTE MOMENTO COM O MESMO.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7537/7537_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7537/7537_texto_integral.doc</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DESTE PEDIR POR FAVOR QUE O EXECUTIVO NOS INFORME QUAIS CARGOS APROVADOS PELO LEGISLATIVO JÁ FORAM ENCAMINHADOS PARA A SECRETARIA DE OBRAS ESPECIALMENTE AQUELES PARA CUIDAR DO SISTEMA PRISIONAL</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7554/7554_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7554/7554_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO NOS INFORME SE FOI FEITO UM ESTUDO TÉCNICO PARA O MESMO OPTAR PELA LOCAÇÃO DOS VEICULOS E NÃO A COMPRA DE NOVOS VEICULOS PARA USO._x000D_
 E SE FEITO, SOLICITO COPIA DO MESMO NA ÍNTEGRA._x000D_
 SOLICITO O CONTRATO FIRMADO COM A EMPRESA GANHADORA DO PREGÃO, COM NÚMEROS DE CARROS, ESPECIFICANDO CADA UM E QUANTO VAI CUSTAR CADA UM  AOS COFRES PÚBLICOS.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7605/7605_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7605/7605_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO QUAIS OS VALORES ARRECADADOS E INVESTIDOS NOS ANOS DE 	2017 E 2018 NA ÁREA DA SAÚDE, NO MUNICÍPIO DE CANELA.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7623/7623_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7623/7623_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÃO, REFERENTE AO HOSPITAL DE CARIDADE DE CANELA:_x000D_
 _x000D_
 _x000D_
 EXISTE ALGUMA EMPRESA RESPONSÁVEL PELA ADMINISTRAÇÃO DO  HOSPITAL APÓS A INTERVENÇÃO DO MESMO. SE HOUVER QUAL O NOME DA PESSOA QUE RESPONDE POR ELA._x000D_
 REFERENTE AO QUADRO FUNCIONAL: RELAÇÃO NOMINAL  DOS FUNCIONÁRIOS E CARGOS.</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7624/7624_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7624/7624_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÃO:_x000D_
 _x000D_
            QUE SEJA INFORMADO SE HÁ ALGUMA EMPRESA INTERESSADA EM PERMUTAR A ÁREA DO CASSINO. SE HOUVER QUAL  SERIA ESTA EMPRESA,  PARA QUAL INTERESSE E NOME DE SEU PROPRIETÁRIO.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7625/7625_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7625/7625_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O SEGUINTE PEDIDO DE INFORMAÇÃO:_x000D_
 _x000D_
            QUE SEJA INFORMADO SE EXISTE ALGUM PROJETO DE AMPLIAÇÃO NO POSTO DE SAÚDE DO CANELINHA, OU CONSTRUÇÃO DE UM NOVO,  PRÓXIMO AOS BAIRROS  SAIQUI, SÃO RAFAEL, DISTRITO  OU TIRIRICA, QUE VENHA A SUPRIR AS NECESSIDADES DESTES MORADORES.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7633/pedido_de_informacao_transito.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7633/pedido_de_informacao_transito.odt</t>
   </si>
   <si>
     <t>Referente ao assunto que foi postado na rede social Facebook no dia 06 de julho de 2019</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7635/9601.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7635/9601.odt</t>
   </si>
   <si>
     <t>SOLICITO QUE O EXECUTIVO MUNICIPAL INFORME REFERENTE A  ILUMINAÇÃO DA CATEDRAL DE PEDRA.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7649/qual_o_tempo_de_espera_na_fila_da_castracao..doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7649/qual_o_tempo_de_espera_na_fila_da_castracao..doc</t>
   </si>
   <si>
     <t>Qual o tempo de espera na fila da castração.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7650/se_ja_foi_feito_a_licitacao_para_o_concerto_da__KVhyVfS.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7650/se_ja_foi_feito_a_licitacao_para_o_concerto_da__KVhyVfS.doc</t>
   </si>
   <si>
     <t>Se já foi feito a licitação para o conserto da escadaria do Parque do Caracol.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7651/operacao_financeira.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7651/operacao_financeira.odt</t>
   </si>
   <si>
     <t>referente a emprestimos e linha de credito:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Quantas  operações financeiras (empréstimos) ou outras linhas de crédito foram contratadas de janeiro de 2017 ate o presente momento._x000D_
 Qual o valor mensal pago pelo Município;_x000D_
  Projeção da divida  mês a mês, pelos próximos 4 anos _x000D_
 Quais projetos contemplados e valores de cada um.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7726/inf_turismo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7726/inf_turismo.doc</t>
   </si>
   <si>
     <t>Que Seja informado qual valor investido na Secretaria de Turismo para eventos e divulgação com recursos oriudos do Municipio e  do Parque do Caracol.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7727/posto_saude_ii.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7727/posto_saude_ii.odt</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo o seguinte Pedido de informação, referente aos Postos de saúde Canela. Quanto custaria  para manter um posto de saúde aberto até as 22 horas e um Médico Clínico a mais para cada UBS, já existe alguma pesquisa referente a isto?</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7728/pedido_de_informacao_sistema_de_informatica.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7728/pedido_de_informacao_sistema_de_informatica.doc</t>
   </si>
   <si>
     <t>Solicito esclarecimentos sobre a pane ocorrida com o sistema operacional de informática da Prefeitura Municipal de Canela e quais providências estão sendo tomadas para que não ocorra novamente, assim como gostaria de receber um levantamento dos custos de mão de obra e informando os equipamentos nescessários para o melhor funcionamento do mesmo.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7729/sobra_orcamentaria.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7729/sobra_orcamentaria.doc</t>
   </si>
   <si>
     <t>Que Seja informado se houve sobra orçamentaria devolvida no ano de 2017 e 2018,  se sim,  qual o valor devolvido.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7749/copia_e_informe_se_existe_algum_candidato_conco_LxmU2LY.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7749/copia_e_informe_se_existe_algum_candidato_conco_LxmU2LY.doc</t>
   </si>
   <si>
     <t>cópia e informe se existe algum candidato concorrendo a Conselheiro Tutelar na forma SUB JUDICE</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7773/pedido_de_informacao_salarios.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7773/pedido_de_informacao_salarios.odt</t>
   </si>
   <si>
     <t>Quais são as atribuições e salário do Servidor Maicon Rogério Moura?</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7783/pedido_de_informacoes_no_2019_qtas_pessoas_no_mirote.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7783/pedido_de_informacoes_no_2019_qtas_pessoas_no_mirote.docx</t>
   </si>
   <si>
     <t>para que seja informado quantas pessoas residem hoje no local “loteamento” Mirote, quantos homens, quantas mulheres e quantas crianças</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7784/pedido_de_informacoes_2019_telefone_animais.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7784/pedido_de_informacoes_2019_telefone_animais.docx</t>
   </si>
   <si>
     <t>Executivo informe se está cumprindo o TAC com Amigo Bicho e Promotoria e está disponibilizando um número de telefone para casos de emergências dos animais da cidade</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7785/pedido_de_informacoes_2019_reus_improbidade_e__exgsFCa.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7785/pedido_de_informacoes_2019_reus_improbidade_e__exgsFCa.docx</t>
   </si>
   <si>
     <t>quais cidadãos que atualmente ocupam cargo em comissão ou cargo de agente político na atual administração e são Réus na AÇÃO DE IMPROBIDADE ADMINISTRATIVA DO TORNADO E ENCHENTE</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7786/pedido_de_informacoes_no_2019_rol_dos_estgiari_qwDmk3J.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7786/pedido_de_informacoes_no_2019_rol_dos_estgiari_qwDmk3J.docx</t>
   </si>
   <si>
     <t>seja informada a lista dos atuais Estagiários de Direito da Prefeitura, remuneração, horário de prestação do serviço e a forma de critérios para contratação.</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7788/pedido_de_informacoes_2019_acoes_improbidade_n_VWPYOpJ.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7788/pedido_de_informacoes_2019_acoes_improbidade_n_VWPYOpJ.docx</t>
   </si>
   <si>
     <t>seja informado quantas AÇÕES DE IMPROBIDADE ADMINISTRATIVA e quantas AÇÕES CIVIS PÚBLICAS tramitam envolvendo os seguintes períodos: 2009 a 2012 e 2017 até o presente momento</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7787/pedido_de_informacoes_2019_honorarios_advogado_6To60J0.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7787/pedido_de_informacoes_2019_honorarios_advogado_6To60J0.docx</t>
   </si>
   <si>
     <t>seja enviada cópia da ação judicial onde figurou o Sr. Prefeito Constantino como parte, tendo seu advogado recebido honorários de sucumbência  da própria municipalidade</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7789/pedido_de_informacao_sobre_arroios.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7789/pedido_de_informacao_sobre_arroios.odt</t>
   </si>
   <si>
     <t>Solicita-se informações sobre quais medidas estão sendo tomadas para resolver o problema dos esgoto que estão sendo largados no arroio da casca e no arroio Tiririca_x000D_
 Se tem algum projeto para fazer o tratamento desses esgotos ? Se sim, qual ? Se não, por que ?_x000D_
 Solicita-se informações sobre quais medidas estão sendo tomadas sobre o descarte irregular de lixo ao lado da antiga creche Tio Beto no Bairro Canelinha.</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7848/caracol_que_esta_a_7km_do_centro_da_cidade_pode_wkUUK33.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7848/caracol_que_esta_a_7km_do_centro_da_cidade_pode_wkUUK33.doc</t>
   </si>
   <si>
     <t>Caracol que esta a 7km do centro da cidade pode agendar consultas por telefone</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7886/wiliibald.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7886/wiliibald.odt</t>
   </si>
   <si>
     <t>Seja encaminhado ao Poder Executivo o seguinte Pedido de Informações, referente a Rua  Rinaldo Willibaldi Dieterich:</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7941/pedido_de_informacoes_no_2019_recurso_ong_info.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7941/pedido_de_informacoes_no_2019_recurso_ong_info.docx</t>
   </si>
   <si>
     <t>o Executivo informe os valores de convênios ou similares firmados com a ONG Associação Amigo Bicho nos anos de 2017 e 2018 e informe se no ano de 2019 repassou algum valor para a Instituição</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7947/museu.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7947/museu.odt</t>
   </si>
   <si>
     <t>Solicito informações  se existe algum projeto para construção de um Museu  histórico e cultural que fale sobre a história de CANELA e a importância da cidade  no turismo nacional e internacional.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7948/sec_saude_inf.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7948/sec_saude_inf.odt</t>
   </si>
   <si>
     <t>Com relação a Secretaria Municipal de Saúde Localizada nos endereços, Rua Leopoldo Plux  14, e Farmácia Municipal localizada na avenida João Pessoa, 622, quem custeou as reformas dos imoveis  acima citado_x000D_
 Caso tenha sido a Secretaria Municipal de Saúde, qual o valor gasto nestas reformas.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8029/pedido_de_informacao_estatua.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8029/pedido_de_informacao_estatua.doc</t>
   </si>
   <si>
     <t>Pedido de Informações:_x000D_
 Que seja encaminhado pelo Executivo Municipal uma cópia do Processo de Autorização para instalação da Estátua do Faraó Ramsés II, localizada na Praça João Corrêa, pedimos ainda que informem a justificativa, o período, as responsabilidades de cada parte envolvida, e demais informações pertinentes.</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8042/qual_o_custo_anual_de_um_vereador_ao_cofres_publicos.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8042/qual_o_custo_anual_de_um_vereador_ao_cofres_publicos.doc</t>
   </si>
   <si>
     <t>Qual o custo anual de um vereador ao cofres públicos</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8043/qual_o_valor_que_o_executivo_paga_hoje_com_alug_DyIVjsG.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8043/qual_o_valor_que_o_executivo_paga_hoje_com_alug_DyIVjsG.doc</t>
   </si>
   <si>
     <t>Qual o valor que o Executivo paga com alugueis de imóveis alugados pela Prefeitura</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8044/quantos_imoveis_edificado_a_prefeitura_possui..doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8044/quantos_imoveis_edificado_a_prefeitura_possui..doc</t>
   </si>
   <si>
     <t>Quantos imóveis edificados a Prefeitura possui.</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8045/se_houve_apontamento_do_recurso_repassado_em_20_MinLryg.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8045/se_houve_apontamento_do_recurso_repassado_em_20_MinLryg.doc</t>
   </si>
   <si>
     <t>Se houve apontamento do recurso repassado em 2016 do Executivo para a ONG Amigo Bicho</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8046/liixo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8046/liixo.odt</t>
   </si>
   <si>
     <t>o seguinte Pedido de informação:_x000D_
 _x000D_
  Que medidas estão sendo tomadas referente ao péssimo serviço no recolhimento de lixo prestada pela  Geral Transportes Ltda, em nossa cidade.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8073/se_a_sede_do_centro_social_padre_franco_possui_ppci..doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8073/se_a_sede_do_centro_social_padre_franco_possui_ppci..doc</t>
   </si>
   <si>
     <t>Se a sede do Centro Social Padre Franco possui PPCI.</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8074/se_a_sede_do_oasis_santa_angel_possui_ppci.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8074/se_a_sede_do_oasis_santa_angel_possui_ppci.doc</t>
   </si>
   <si>
     <t>Se a sede do Oasis Santa Angela possui PPCI</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8075/pedido_de_informacao_transito.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8075/pedido_de_informacao_transito.odt</t>
   </si>
   <si>
     <t>- Nome da empresa e documentação da mesma que faz o estudo de instalação de um quebra-molas na cidade?_x000D_
 - Um modelo de como é feito o estudo pela empresa e quais os critérios usados para a instalação dos quebra-molas._x000D_
 - Endereço completo de todos os quebra-molas instalados na cidade no ano de 2018 e 2019?</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8076/pedido_de_informacao_rek.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8076/pedido_de_informacao_rek.odt</t>
   </si>
   <si>
     <t>- Quanto a empresa Rek Parking arrecadou de imposto aos cofres do município de Canela no ano de 2018?_x000D_
 - O departamento de trânsito foi beneficiário deste imposto arrecadado pela empresa Rek Parking em 2018?_x000D_
 - Se o departamento de trânsito foi beneficiário, onde o departamento investiu esse valor,  também toda a documentação e comprovantes do investimento.</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8077/pedido_de_informacao_pintor.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8077/pedido_de_informacao_pintor.odt</t>
   </si>
   <si>
     <t>- O departamento de trânsito disponibiliza algum servidor para serviço de pintura e recolocação de placas para a empresa Rek Parking?</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t xml:space="preserve">PED </t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Providências </t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7136/7136_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7136/7136_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA INSTALADO REDUTOR DE VELOCIDADE OU LOMBADA DE ELEVAÇÃO NA RUA ASSIS BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7137/7137_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7137/7137_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA PAVIMENTADA A RUA WILLIBALDO DIETERICH.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7165/7165_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7165/7165_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO COM URGÊNCIA LEGISLE A QUESTÃO DOS CONDOMÍNIOS FECHADOS NA CIDADE DE CANELA.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7195/7195_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7195/7195_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA LIMPEZA GERAL NAS RUAS DO BAIRRO E PRINCIPALMENTE NA RUA TRAVESSA DA IGREJA. PEÇO QUE SEJA ARRUMADO A PAVIMENTAÇÃO DE PVS QUE FOI COLOCADO EM CIMA DAS CALÇADAS DOS MORADORES.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7196/7196_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7196/7196_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO UMA REFORMA NA CAPELA MORTUÁRIA DO BAIRRO SANTA MARTA.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7241/7241_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7241/7241_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE SEJA PROVIDENCIADO UMA OPERAÇÃO TAPA BURACO, LIMPEZA NO ASFALTO E ARRUMAÇÕES NAS CALÇADAS DA RUA ADALBERTO WORTMANN, SÃO LUCAS.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>PARA QUE SEJA RETIRADA A RÓTULA EXISTE NO CRUZAMENTO DA LOJA LEILA MARIA, AV. JOÃO PESSOA COM SÃO JOÃO.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7263/7263_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7263/7263_texto_integral.odt</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS, PARA QUE O PODER EXECUTIVO TOME PROVIDÊNCIAS EM RELAÇÃO AO NÃO COMPRIMENTO DA LEI 2109 DE 2004, QUE REGEM O TEMPO DE ESPERA NAS FILAS DE BANCOS.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7301/7301_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7301/7301_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE SEJA FEITO UMA ROÇADA ENTORNO DO POSTO DE SAÚDE DO CANELINHA._x000D_
 </t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7302/7302_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7302/7302_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE SEJA PROVIDENCIADA UMA OPERAÇÃO DE CERCAMENTO EM TODAS AS ÀREAS PÚBLICAS DO MUNICÍPIO, ESCOLAS, POSTOS DE SAÚDE E DEMAIS ÓRGÃOS PÚBLICOS.</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7303/7303_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7303/7303_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS, PARA QUE O EXECUTIVO COM URGÊNCIA RECOLHA IMEDIATAMENTE OS CAVALOS E PÔNEIS E ANIMAIS DE GRANDE PORTE SOLTOS NO BAIRRO ALPES VERDES.</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7304/7304_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7304/7304_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS, PARA QUE O EXECUTIVO COM URGÊNCIA NOTIFIQUE OS PROPRIETÁRIOS DE CACHORROS DO BAIRRO ALPES VERDES E SANTA TEREZINHA, QUE VIVEM SOLTOS NA RUA, PARA QUE REALIZEM CASTRAÇÃO SOB PENA DE MULTA._x000D_
 </t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7305/7305_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7305/7305_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS, PARA QUE O EXECUTIVO COM URGÊNCIA REALIZE OPERAÇÃO TAPA-BURACO OU RECAPEAMENTO ASFÁLTICO NA RUA BORGES DE MEDEIROS, PARTE QUE ABRANGE O BAIRRO SANTA TEREZINHA, CAMINHO AO BAIRRO ALPES VERDES.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7300/7300_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7300/7300_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO À LIMPEZA NAS CALÇADAS DA RUA HOMERO PACHECO, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7326/7326_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7326/7326_texto_integral.odt</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA QUE O EXECUTIVO FAÇA VIGORAR O CÓDIGO DE POSTURAS E NOTIFIQUE OS PROPRIETÁRIOS QUE MANTÊM CAVALOS PASTANDO OU PASSEANDO OU SOLTOS NO BAIRRO SANTA TEREZINHA E ALPES VERDES, PARA QUE SEJAM RECOLHIDOS IMEDIATAMENTE, SOB PENA DE MULTA.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7327/7327_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7327/7327_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS, PARA QUE O EXECUTIVO CUMPRA O TAC DOS ANIMAIS E DISPONIBILIZE UM NÚMERO DE TELEFONE PARA ATENDER E ORIENTAR CASOS DE ANIMAIS ATROPELADOS OU EM ESTADO DE NECESSIDADE EM CANELA.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7328/7328_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7328/7328_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS, PARA QUE O EXECUTIVO MULTE PROPRIETÁRIOS DE CAVALOS QUE PASSEIAM NOS BAIRROS ALPES VERDES E SANTA TEREZINHA E DEIXAM AS FEZES DOS ANIMAIS PELA RUA.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7350/7350_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7350/7350_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE SEJA PROVIDENCIADO O RECAPAMENTO NA AVENIDA JULIO DE CASTILHOS AUTOS DO SUPERMERCADO BROMBATI, SEGUINDO ATÉ O FINAL DA RUA SENTIDO VILA MAGGI.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7401/7401_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7401/7401_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA RUI RAMOS NO BAIRRO CANELINHA.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7411/7411_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7411/7411_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA QUE SE COLOQUE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA PRESIDENTE JOÃO GOULART ENTRE A RUA PINHEIRO MACHADO E HOMERO PACHECO NO BAIRRO CANELINHA.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7412/7412_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7412/7412_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE SE COLOQUEM DOIS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA PATRÍCIO ZINI SOBRINHO NAS PROXIMIDADES DA ESCOLA ERNESTO DORNELLES. </t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7413/7413_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7413/7413_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA QUE SE COLOQUEM DOIS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA PINHEIRO MACHADO NO BAIRRO CANELINHA.</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7434/7434_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7434/7434_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO PARA QUE SEJA FEITO UM REDUTOR DE VELOCIDADE OU LOMBADA DE ELEVAÇÃO, NA RUA ADOLFO SEIBT, PRÓXIMO A ESCOLA PEDRO OSCAR SELBACH..</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7497/7497_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7497/7497_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO PARA QUE A RUA VINTE E OITO, QUE DA ACESSO A RESERVA DA SERRA, NA VILA DANTE RECEBA A OPERAÇÃO TAPA BURACO, EM TODA A SUA EXTENSÃO E  ASSIM QUE POSSÍVEL UM RECAPAMENTO EM TODA A VIA.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7636/9600.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7636/9600.odt</t>
   </si>
   <si>
     <t>Que seja providenciado para que as faixas de segurança no bairro São José, assim como em outros pontos do município, recebam uma nova pintura.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7652/tapa_buraco__1_de_janeiro.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7652/tapa_buraco__1_de_janeiro.odt</t>
   </si>
   <si>
     <t>Que seja providenciado para que rua 1° de Janeiro,  receba manutenção com a operação tapa buracos em toda a sua extensão, iniciando no bairro São José e seguindo ate o bairro Santa Marta .</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7733/pedido_de_providencia_container_serginho.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7733/pedido_de_providencia_container_serginho.doc</t>
   </si>
   <si>
     <t>e seja providenciado um acondicionador de container junto a Praça de Canela na altura em frente ao Deport, que seja feito um abrigo para esconder aquele equipamento amplamente usado e que seja feito em pedra basalto como foi edificada a casinha dos taxistas, ou que seja criado outro local para a colocação do mesmo.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7734/pedido_de_providencia_egr_serginho.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7734/pedido_de_providencia_egr_serginho.doc</t>
   </si>
   <si>
     <t>Que seja encaminhado para a EGR, empresa que administra o pedágio na RS 235 da Região das Hortências, que seja feito um recuo de no mínimo 1(um) metro nas paradas de ônibus, junto a Agência de Distribuição dos Correios em Canela sentido Gramado/Canela e outra perto da Universidade Castelli.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7790/que_seja_colocado_duas_linhas_de_onibus_semanai_WWLr7aJ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7790/que_seja_colocado_duas_linhas_de_onibus_semanai_WWLr7aJ.doc</t>
   </si>
   <si>
     <t>que seja colado duas linhas de ônibus semanais entre a Linha São Paulo, e o centro da cidade.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7887/frida_haak.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7887/frida_haak.odt</t>
   </si>
   <si>
     <t>Para que seja providenciado  que a Rua Frida Maria Haack, próximo a Capela Sagrada Família no Bairro Leodoro Azevedo, tenha estacionamento em um lado só da pista (Rua).</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7888/estrada_banhado_grande.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7888/estrada_banhado_grande.odt</t>
   </si>
   <si>
     <t>Que seja providenciado para que a estrada do Banhado Grande, receba, Patrolamento, acascalhamento e compactação.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7942/borges_de_medeiros.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7942/borges_de_medeiros.odt</t>
   </si>
   <si>
     <t>Que seja providenciado para que rua Borges de Medeiros com a rua Elzira Alves da Silva, próximo do Gemeos Pneus  receba manutenção com a operação tapa buracos.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7943/pedido_de_providencias_no2019_jair_da_veiga_muro.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7943/pedido_de_providencias_no2019_jair_da_veiga_muro.docx</t>
   </si>
   <si>
     <t>que o Executivo com URGÊNCIA realize muro de contenção na Rua Jair da Silva Veiga.</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8025/prov_esgoto.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8025/prov_esgoto.odt</t>
   </si>
   <si>
     <t>Que seja providenciado reparo e desobstrução no esgoto que transborda a céu aberto, na Avenida João Marchesi, próximo do numero 1115, em frente a pregofer.</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8062/redutor_dbombacha.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8062/redutor_dbombacha.odt</t>
   </si>
   <si>
     <t>Que seja providenciado para que seja feito um redutor de velocidade ou lombada de elevação, na rua Assis Brasil  próximo ao numero 1026, mercado e açogue D`bombacha.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8063/onibus_bairros.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8063/onibus_bairros.odt</t>
   </si>
   <si>
     <t>Que o executivo entre em contato com a empresa viação canelense e  peça  que seja incluído novos horários de ônibus para os bairros São José, Santa Marta e bairro Dante principalmente depois das 20:00 horas e se possível coincidam com os horários da citral que vem de gramado.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7143/7143_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7143/7143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DECRETA PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  (CARNAVAL)_x000D_
 </t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7209/7209_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7209/7209_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8216;RECEPCIONA A RESOLUÇÃO DE MESA Nº 03/2019, DE 07 DE FEVEREIRO DE 2019 QUE ALTERA O QUADRO DE DETALHAMENTO DE DESPESA (QDD), DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>COFT</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7469/7469_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7469/7469_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;APROVA AS CONTAS DO PREFEITO MUNICIPAL, REFERENTE AO EXERCÍCIO DE 2016, NA CONDIÇÃO DE PREFEITO DO MUNICÍPIO DE CANELA RS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7489/7489_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7489/7489_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO. (31 JUNHO 2019)</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7529/7529_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7529/7529_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 05, DE 10 DE JUNHO DE 2019. DECRETA PONTO FACULTATIVO NO DIA 21 DE JUNHO DE 2019, SEXTA FEIRA, EM HOMENAGEM AO FERIADO DO DIA 20 DE JUNHO DE 2019, DO CORPUS CHRISTI, NOS TERMOS DO DECRETO MUNICIPAL N°. 8.114/2018.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7686/projeto_de_decreto_legislativo_final_de_ano_2.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7686/projeto_de_decreto_legislativo_final_de_ano_2.odt</t>
   </si>
   <si>
     <t>“Decreta Ponto facultativo.”</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7770/pdl_margarete_fatima_lucca.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7770/pdl_margarete_fatima_lucca.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” a Ilustríssima Senhora Margarete Fátima Lucca e dá outras providências.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7814/cidadao_canelense_-_marco_antonio.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7814/cidadao_canelense_-_marco_antonio.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Marco Antônio Ritter e dá outras providências.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7815/cidadao_canelense_-_leandra.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7815/cidadao_canelense_-_leandra.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com o art. 134, IV, do Regimento Interno da Câmara Municipal de Canela, vem apresentar Projeto de Decreto Legislativo com a seguinte proposição:_x000D_
 Dispõe sobre a outorga de “Título de Cidadã Canelense” a Ilustríssima Senhora Leandra Aires dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7816/cidadao_canelense_-_valdir_boniatti.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7816/cidadao_canelense_-_valdir_boniatti.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Valdir Mario Boniatti e dá outras providências.</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7817/cidadao_canelense_-_pedro_boniatti.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7817/cidadao_canelense_-_pedro_boniatti.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Pedro Saverio Boniatti e dá outras providências.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7833/pdl_12_2019.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7833/pdl_12_2019.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor Luiz Claudio da Silva</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7834/famoso.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7834/famoso.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor João Luiz Borges Famoso</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7835/leo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7835/leo.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor Leonardo Mendes Frazão</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7883/pdl_15_2019.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7883/pdl_15_2019.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” a Ilustríssima Senhora Luciana Ferreira Laranjeira</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7884/pdl_16_2019.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7884/pdl_16_2019.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão Canelense” ao Ilustríssimo Senhor Marcelo da Silva Soprano</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7885/pdl_vladimir.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7885/pdl_vladimir.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor Vladimir Medeiros</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7919/maria_cassola.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7919/maria_cassola.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão 	Canelense” a Ilustríssima Senhora Maria Madalena Capeletti Casola e dá outras providências.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7920/titulo_saldanha.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7920/titulo_saldanha.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Antonio Saldanha Nunes e dá outras providências.</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7921/marina_susin_projeto_TTmqh5d.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7921/marina_susin_projeto_TTmqh5d.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão 	Canelense” a Ilustríssima Senhora Marina Susin Siota e dá outras providências.</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7946/cris_projeto.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7946/cris_projeto.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão 	Canelense” a Ilustríssima Senhora  Cristina  de Cassia Faria Moura e dá outras providências.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7989/cidadao_canelense_-_arnaldo_tramontin.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7989/cidadao_canelense_-_arnaldo_tramontin.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Arnaldo Tramontin e dá outras providências.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7990/cidadao_canelense_-_claudio_scherer.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7990/cidadao_canelense_-_claudio_scherer.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Cláudio Inácio Scherer e dá outras providências.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7991/cidadao_canelense_-_aracy_sartori.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7991/cidadao_canelense_-_aracy_sartori.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Aracy Sartori e dá outras providências.</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8026/titulo_de_cidadao_canelense_ao_ilustre_senhor_a_0qUs4i9.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8026/titulo_de_cidadao_canelense_ao_ilustre_senhor_a_0qUs4i9.odt</t>
   </si>
   <si>
     <t>Título de Cidadão Canelense” ao Ilustríssimo Senhor Antonio Silva de Oliveira</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8027/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_6uFlZIi.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8027/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_6uFlZIi.odt</t>
   </si>
   <si>
     <t>Título de Cidadão Canelense” ao Ilustríssimo Senhor Emílio Eduardo Machado Silva</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8028/cidadao_canelense_-_ricardo_campos_mentz.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8028/cidadao_canelense_-_ricardo_campos_mentz.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Ricardo Campo Mentz dá outras providências.</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8055/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_xTsGJKr.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8055/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_xTsGJKr.odt</t>
   </si>
   <si>
     <t>Título de Cidadão Canelense ao Ilustríssimo Senhor Bertilo Blasio Lüdke</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8078/eloi.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8078/eloi.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor Elói da Silveira</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8079/marcelomattedasilva.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8079/marcelomattedasilva.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão Canelense” ao Ilustríssimo Senhor Marcelo Matte da Silva</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8080/ronaldo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8080/ronaldo.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor Ronaldo de Paula</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8081/pdl_pedro_almeida_de_oliveira.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8081/pdl_pedro_almeida_de_oliveira.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Pedro Almeida de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8083/pdl_francisco_pedro_dos_santos.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8083/pdl_francisco_pedro_dos_santos.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Francisco Pedro dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8084/cidadao_canelense_-_elias_davi_da_rosa.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8084/cidadao_canelense_-_elias_davi_da_rosa.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Elias Davi da Rosa e dá outras providências.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8085/cidadao_canelense_-_nilda_terezinha_de_athaides.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8085/cidadao_canelense_-_nilda_terezinha_de_athaides.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” a Ilustríssima Senhora Nilda Terezinha de Athaides e dá outras providências.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8086/cidadao_canelense_-_daniela.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8086/cidadao_canelense_-_daniela.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” a Ilustríssima Senhora Daniela de Oliveira Miranda e dá outras providências.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8087/pastor_Zg0F5Zu.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8087/pastor_Zg0F5Zu.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor Paulo Daniel Fernandes Terra</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8088/cidadao_canelense_-_adelar_ramm_just.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8088/cidadao_canelense_-_adelar_ramm_just.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Adelar Ramm e dá outras providências.</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8091/vilmar.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8091/vilmar.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão 	Canelense” ao Ilustríssimo Senhor Vilmar da Silva Santos</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8092/pdl_valente.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8092/pdl_valente.odt</t>
   </si>
   <si>
     <t>Título de Cidadão Canelense” ao Ilustre Senhor Francisco de Paula Rocha Valente</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8093/cidadao_canelense_-_aldo_tramontin.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8093/cidadao_canelense_-_aldo_tramontin.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “Título de Cidadão Canelense” ao Ilustríssimo Senhor Aldo Tramontin e dá outras providências.</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8094/angelo.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8094/angelo.odt</t>
   </si>
   <si>
     <t>“Título de Cidadão Canelense” ao Ilustríssimo Senhor Ângelo Sanches Thurler</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7831/projeto_de_emenda_a_lei_organica_-_emenda_const_7vJnYPF.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7831/projeto_de_emenda_a_lei_organica_-_emenda_const_7vJnYPF.pdf</t>
   </si>
   <si>
     <t>Altera o art 115 da Lei Orgânica Municipal para adotar no_x000D_
 processo legislativo orçamentário municipal as emendas_x000D_
 impositivas previstas na Emenda Constitucional nº 86, de_x000D_
 17 de março de 2015, e Emenda Constitucional nº 100,_x000D_
 de 26 de junho de 2019.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7193/7193_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7193/7193_texto_integral.doc</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE GUARDA MUNICIPAL, PREVISTO NA LEI COMPLEMENTAR Nº 27, DE 27 DE FEVEREIRO DE 2012</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7214/7214_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7214/7214_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ADITA O NÚMERO DE CARGOS NO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DA ADMINISTRAÇÃO DIRETA DE CANELA, ESTABELECIDOS PELA LEI COMPLEMENTAR Nº 57, DE 14 DE JUNHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7248/7248_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7248/7248_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 67, DE 27 DE DEZEMBRO DE 2017, QUE DISCIPLINA O SISTEMA TRIBUTÁRIO DO MUNICÍPIO, CONSOLIDA LEIS E INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7428/7428_texto_integral.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7428/7428_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;ALTERA OS ANEXOS 3 E 3-A DA LEI COMPLEMENTAR Nº 32, DE 19 DE JUNHO DE 2012 QUE DISPÕE SOBRE O PLANO DIRETOR MUNICIPAL - PDM, QUE ABRANGE TODO O TERRITÓRIO DO MUNICÍPIO DE CANELA, RIO GRANDE DO SUL&amp;#8221;.</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7877/plc_no_xx_-_2019_-_enfermeiros.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7877/plc_no_xx_-_2019_-_enfermeiros.docx</t>
   </si>
   <si>
     <t>Inclui cargos no Quadro de Cargos Estatutários em Extinção, previsto na Lei Complementar nº 27, de 27 de fevereiro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7962/plc_no_06-_2019_-_alteracao_do_codigo_tributari_nhJk25H.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7962/plc_no_06-_2019_-_alteracao_do_codigo_tributari_nhJk25H.doc</t>
   </si>
   <si>
     <t>Insere parágrafo único ao art. 334 da Lei Complementar nº 67, de 27 de dezembro de 2017, que Disciplina o Sistema Tributário do Município, consolida Leis e institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8049/plc_no_007_-_2019_-_alteracao_lc_no_25-2012_-_r_DzJ3IQt.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8049/plc_no_007_-_2019_-_alteracao_lc_no_25-2012_-_r_DzJ3IQt.doc</t>
   </si>
   <si>
     <t>Altera e insere dispositivos na Lei Complementar nº 25 de 08 de fevereiro de 2012 que Dispõe sobre o Regime Jurídico dos Servidores Públicos do Poder Executivo e Legislativo do Município e dá outras providências.</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8100/plc_no_008_-_2019_-_adita_tabela_ii_-_planta_g_Uhsv10M.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8100/plc_no_008_-_2019_-_adita_tabela_ii_-_planta_g_Uhsv10M.docx</t>
   </si>
   <si>
     <t>Adita a TABELA II PLANTA GENÉRICA DE VALORES MOBILIÁRIOS VALOR M² POR LOGRADOURO, do ANEXO I, da Lei Complementar nº 67, de 27 de dezembro de 2017, que Disciplina o Sistema Tributário do Município, Consolida Leis e Institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8097/plc_no_009_-_2019_-_agentes_de_endemias_-_alte_7xLeCPW.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8097/plc_no_009_-_2019_-_agentes_de_endemias_-_alte_7xLeCPW.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 27, de 27 de fevereiro de 2012, que Estabelece Plano de Carreira dos Servidores Públicos do Município de Canela e dá outras providências.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7120/7120_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7120/7120_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, NOS TERMOS DO INCISO III DO ART. 134 E ART. 138 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, E INCISO XIV DO ART. 10 DA LEI ORGÂNICA MUNICIPAL, VEM A PRESENÇA DE VOSSA SENHORIA, SOLICITAR O TRÂMITE LEGISLATIVO DO PROJETO DE LEI, EM ANEXO, O QUAL &amp;#8220;DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. (ARLINDO FULCHER)</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7121/7121_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7121/7121_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, NOS TERMOS DO INCISO III DO ART. 134 E ART. 138 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, E INCISO XIV DO ART. 10 DA LEI ORGÂNICA MUNICIPAL, VEM A PRESENÇA DE VOSSA SENHORIA, SOLICITAR O TRÂMITE LEGISLATIVO DO PROJETO DE LEI, EM ANEXO, O QUAL &amp;#8220;DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. (FERMINO BENETTI BERNARDI)</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7122/7122_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7122/7122_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, NOS TERMOS DO INCISO III DO ART. 134 E ART. 138 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, E INCISO XIV DO ART. 10 DA LEI ORGÂNICA MUNICIPAL, VEM A PRESENÇA DE VOSSA SENHORIA, SOLICITAR O TRÂMITE LEGISLATIVO DO PROJETO DE LEI, EM ANEXO, O QUAL &amp;#8220;DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.(SETEMBRINO THOMAS VELHO)</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7166/7166_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7166/7166_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESENTE PROJETO DE LEI TEM POR FINALIDADE DAR DENOMINAÇÃO À VIA PÚBLICA DE RUA JOÃO _x000D_
 ROQUE DA SILVA, JUNTO A RUA QUE HOJE LEVA O NOME DE &amp;#8220;B&amp;#8221; NO LOTEAMENTO MAREDIAL, BAIRRO SANTA MARTA. </t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7239/7239_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7239/7239_texto_integral.odt</t>
   </si>
   <si>
     <t>DENOMINA VIAS PÚBLICAS E DÁ OUTRAS PROVIDENCIAS. (ALVICIO CLETES DE MORAES)</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7397/7397_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7397/7397_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; (RUA RENATO ESPICH, JUNTO À RUA QUE HOJE LEVA O NOME DE &amp;#8220;BECO 1&amp;#8221; DA RUA PINHEIRO MACHADO, BAIRRO CANELINHA.)</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7512/7512_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7512/7512_texto_integral.odt</t>
   </si>
   <si>
     <t>REDUZIR A ALÍQUOTA DE ISS SOBRE OS SERVIÇOS DE INFORMÁTICA, PROCESSAMENTO DE DADOS E CONGÊNERES DE 3% PARA 2%.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7603/7603_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7603/7603_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE IDEIAS LEGISLATIVAS, NO MUNICÍPIO DE CANELA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7632/pll_10.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7632/pll_10.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3° da Lei Municipal n°. 1.932/02. (insere o nome de Guinther Schlieper junto ao distrito industrial da cidade de Canela)</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7873/_pll_auxilio_transporte.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7873/_pll_auxilio_transporte.docx</t>
   </si>
   <si>
     <t>“INSTITUI O AUXÍLIO-TRANSPORTE EM PECÚNIA PARA_x000D_
 OS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA DE VEREADORES_x000D_
 DE CANELA”</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7874/pll_a_ser_apresentado_1.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7874/pll_a_ser_apresentado_1.odt</t>
   </si>
   <si>
     <t>“Altera anexo da Lei n°. 4.104, de 03 de Julho de 2018”.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7106/7106_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7106/7106_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS, SUBSÍDIOS DOS CONSELHEIROS TUTELARES, BOLSA-AUXÍLIO E AUXÍLIO-TRANSPORTE DOS ESTAGIÁRIOS, COMPLEMENTOS DE PROVENTO DOS APOSENTADOS E PENSIONISTAS, E AOS AGENTES POLÍTICOS DO MUNICÍPIO DE CANELA.&amp;#8221;</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7107/7107_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7107/7107_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER REVISÃO ANUAL AO BENEFÍCIO AUXÍLIO-ALIMENTAÇÃO A TODOS OS SERVIDORES DO QUADRO EFETIVO, TEMPORÁRIO E DOS CARGOS EM COMISSÃO EM ATIVIDADE NA ADMINISTRAÇÃO MUNICIPAL DE CANELA.&amp;#8221;</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7108/7108_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7108/7108_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O VALOR DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CANELA.&amp;#8221;</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7111/7111_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7111/7111_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA O CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE CANELA PARA O ANO DE 2019.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7113/7113_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7113/7113_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSERE PARÁGRAFO 1º E RENOMEIA PARÁGRAFO ÚNICO DO ART. 5º DA LEI MUNICIPAL Nº 3.451, DE 19 DE MARÇO DE 2014.&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7141/7141_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7141/7141_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 26 DA LEI MUNICIPAL Nº 1.932, DE 17 DE DEZEMBRO DE 2002.( ATUALIZAÇÃO DOS VALORES DOS LOTES LOCALIZADOS NO DISTRITO INDUSTRIAL)</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7140/7140_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7140/7140_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7161/7161_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7161/7161_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMUTAR PARTE DO IMÓVEL.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7162/7162_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7162/7162_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR IMÓVEL.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7190/7190_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7190/7190_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO ASSISTENCIAL DOM LUIZ GUANELLA.&amp;#8221;</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7192/7192_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7192/7192_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CANELA.&amp;#8221;</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7215/7215_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7215/7215_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A INCLUIR FONTE DE RECURSO NA LEI MUNICIPAL Nº 4.251, DE 28 DE DEZEMBRO DE 2018, E SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRIA POR OPERAÇÃO DE CRÉDITO.&amp;#8221;.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7216/7216_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7216/7216_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CANELA &amp;#8211; REFIS 2019</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7217/7217_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7217/7217_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À MOBILIZAÇÃO COMUNITÁRIA DE COMBATE À VIOLÊNCIA DE CANELA &amp;#8211; MOCOVI.&amp;#8221;.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7218/7218_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7218/7218_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE IMÓVEIS MUNICIPAIS, NO ÂMBITO DO PROGRAMA CANELA DO FUTURO E DÁ OUTRAS PROVIDÊNCIAS."(CINE TEATRO, MULTIPALCO E LARGO CULTURAL)</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7219/7219_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7219/7219_texto_integral.doc</t>
   </si>
   <si>
     <t>PLO SUBSTITUTIVO - AUTORIZA A CONCESSÃO DE USO DE IMÓVEIS MUNICIPAIS, NO ÂMBITO DO PROGRAMA CANELA DO FUTURO E DÁ OUTRAS PROVIDÊNCIAS.". (CASA DE PEDRA)</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7220/7220_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7220/7220_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O USO GRATUITO DO CENTRO DE FEIRAS CIDADE DE CANELA.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7251/7251_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7251/7251_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR REDUÇÃO, NO VALOR DE R$ 2.300.000,00 (DOIS MILHÕES E TREZENTOS MIL REAIS) NO ORÇAMENTO CORRENTE.&amp;#8221;.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7266/7266_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7266/7266_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AUXÍLIO SUBVENÇÃO À ASSOCIAÇÃO CANELA CROSS CLUBE.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7267/7267_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7267/7267_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-TRANSPORTE EM PECÚNIA PARA OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7268/7268_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7268/7268_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO §2º DO ART. 2º, DA LEI MUNICIPAL Nº 4.265, DE 14 DE MARÇO DE 2019, QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CANELA &amp;#8211; REFIS 2019.&amp;#8221;.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7284/7284_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7284/7284_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL Nº 4.255, DE 12 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7314/7314_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7314/7314_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO AMIGO BICHO DE CANELA.</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7315/7315_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7315/7315_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O TEMPO MÁXIMO DE ESPERA NA FILA DE ATENDIMENTO DO CENTRO DE REGISTROS DE VEÍCULOS AUTOMOTORES - CRVA - DE CANELA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7336/7336_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7336/7336_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI ÁREA DE INTERESSE SOCIAL, PARA FINS DE IMPLANTAÇÃO DE LOTEAMENTO POPULAR E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;(ANTIGA CANELA - SÃO JOÃO RUA ADALBERTO WORTMANN)</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7338/7338_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7338/7338_texto_integral.doc</t>
   </si>
   <si>
     <t>"RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O MUNICÍPIO DE CANELA, SITUADO NA REGIÃO DA BACIA HIDROGRÁFICA DO RIO DOS SINOS, COM A FINALIDADE DE CONSTITUIR CONSÓRCIO PÚBLICO, DENOMINADO AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (AGESAN-RS).&amp;#8221;.</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7339/7339_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7339/7339_texto_integral.doc</t>
   </si>
   <si>
     <t>"INCLUI §4º E §5º NO ART. 7º DA LEI MUNICIPAL Nº 4.236, DE 18 DE DEZEMBRO DE 2018.&amp;#8221;.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7340/7340_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7340/7340_texto_integral.doc</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A SUPERINTENDÊNCIA DE SERVIÇOS PENITENCIÁRIOS &amp;#8211; SUSEPE.&amp;#8221;.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7403/7403_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7403/7403_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOVA REDAÇÃO AO INCISO IV DO ART. 7º E INSERE O INCISO V AO ART. 7º DA LEI MUNICIPAL Nº 3.349, DE 23 DE ABRIL DE 2013, QUE REGULAMENTA A CONCESSÃO DE BENEFÍCIOS EVENTUAIS E EMERGENCIAIS DA POLÍTICA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7429/7429_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7429/7429_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO A CONTRATAR OU CREDENCIAR EMPRESAS E/OU OPERADORAS QUE FORNEÇAM MECANISMOS E FERRAMENTAS PARA AUXILIAR NO SERVIÇO DE ARRECADAÇÃO POR MEIO DE PAGAMENTO COM CARTÕES DE CRÉDITO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7430/7430_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7430/7430_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE ISENÇÃO E AUTORIZA A REMISSÃO DA TAXA DE COLETA DE LIXO AO HOSPITAL DE CARIDADE DE CANELA&amp;#8221;.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7431/7431_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7431/7431_texto_integral.doc</t>
   </si>
   <si>
     <t>"REVOGA A LEI MUNICIPAL Nº 1.074 DE 19 DE MARÇO DE 1991 QUE CRIA A COORDENADORIA MUNICIPAL DE DESPORTO".</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7432/7432_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7432/7432_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À SOCIEDADE SERRANA DE UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7433/7433_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7433/7433_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO DOS UNIVERSITÁRIOS DA FEEVALE.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7446/7446_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7446/7446_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À SOCIEDADE CANELENSE DE UNIVERSITÁRIOS &amp;#8211; UNISINOS.&amp;#8221;</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7468/7468_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7468/7468_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO UNIÃO CANELENSE DE ESTUDANTES</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7496/7496_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7496/7496_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR REDUÇÃO, NO VALOR DE R$ 1.980.906,18 (UM MILHÃO, NOVECENTOS E OITENTA MIL, NOVECENTOS E SEIS REAIS E DEZOITO CENTAVOS) NO ORÇAMENTO CORRENTE&amp;#8221;.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7495/7495_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7495/7495_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXPECTATIVA DE ARRECADAÇÃO, NO VALOR DE R$ 2.885.034,42 (DOIS MILHÕES, OITOCENTOS E OITENTA E CINCO MIL, TRINTA E QUATRO REAIS E QUARENTA E DOIS CENTAVOS) NO ORÇAMENTO CORRENTE.&amp;#8221;.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7514/7514_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7514/7514_texto_integral.doc</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7515/7515_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7515/7515_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A(O) CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7530/7530_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7530/7530_texto_integral.docx</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO PARA CUSTEIO DA PARTICIPAÇÃO NA COPA DO MUNDO DE DANÇA (DANCE WORLD CUP), E DÁ OUTRAS PROVIDÊNCIAS.".</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7531/7531_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7531/7531_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A INCLUIR FONTE DE RECURSO NA LEI MUNICIPAL Nº 4.251, DE 28 DE DEZEMBRO DE 2018, E SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRIA POR OPERAÇÃO DE CRÉDITO.&amp;#8221;</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7532/7532_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7532/7532_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO ASSISTENCIAL DOM LUIZ GUANELLA&amp;#8221;.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7533/7533_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7533/7533_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À MOBILIZAÇÃO COMUNITÁRIA DE COMBATE À VIOLÊNCIA &amp;#8211; MOCOVI.&amp;#8221;.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7534/7534_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7534/7534_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR REDUÇÃO, NO VALOR DE R$ 350.000,00 (TREZENTOS E CINQUENTA MIL REAIS), NO ORÇAMENTO CORRENTE.&amp;#8221;.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7535/7535_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7535/7535_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A INCLUIR FONTE DE RECURSO NA LEI MUNICIPAL Nº 4.251, DE 28 DE DEZEMBRO DE 2018, E SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRIA POR REDUÇÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7574/7574_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7574/7574_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA DOS GRAVATÁS</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7573/7573_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7573/7573_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA ARLINDO LAWRENZ</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7575/7575_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7575/7575_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA OGOBAR CAMARGO DOS SANTOS</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7576/7576_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7576/7576_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA PEDRO BISOL</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7577/7577_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7577/7577_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA BENITO BERTOLUCI</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7578/7578_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7578/7578_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA BERLIM</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7579/7579_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7579/7579_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA NOSSA SENHORA DO CARMO</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7580/7580_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7580/7580_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA GODOFREDO RAYMUNDO</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7581/7581_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7581/7581_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA DOS DIREITOS HUMANOS</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7582/7582_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7582/7582_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA ERNILDO WALDOLINO JACKS</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7583/7583_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7583/7583_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA ANTÔNIO ZINI</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7584/7584_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7584/7584_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA ALMIRANTE BARROSO</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7585/7585_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7585/7585_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA FRANCISCO ALBUQUERQUE MONTENEGRO</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7586/7586_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7586/7586_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA LUIZ MORAES</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7587/7587_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7587/7587_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA JOÃO FRANCISCO DE OLIVEIRA</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7588/7588_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7588/7588_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA EVA ANTÔNIA FAGUNDES DE FREITAS</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7589/7589_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7589/7589_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA PEDRO DA SILVA NUNES</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7590/7590_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7590/7590_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA PEDRO NICANOR DE OLIVEIRA</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7591/7591_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7591/7591_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA LUIZ FACHIN</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7592/7592_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7592/7592_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA RUA LOUREIRO DA SILVA</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7609/7609_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7609/7609_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO EDUCACIONAL BOM PASTOR.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7610/7610_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7610/7610_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR REDUÇÃO, NO VALOR DE R$ 210.500,00 (DUZENTOS E DEZ MIL E QUINHENTOS REAIS), NO ORÇAMENTO CORRENTE.&amp;#8221;.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7611/7611_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7611/7611_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR REDUÇÃO, NO VALOR DE R$ 335.000,00 (TREZENTOS E TRINTA E CINCO MIL REAIS), NO ORÇAMENTO CORRENTE.&amp;#8221;.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7626/pl_no_071_-_2019-_contratacao_temporaria_motori_KEZFoZr.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7626/pl_no_071_-_2019-_contratacao_temporaria_motori_KEZFoZr.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratação temporária em caráter emergencial para atender função pública.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7628/pl_no_072_-_2019-_limita_30_para_cobranaca_de_c_uKCuyjI.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7628/pl_no_072_-_2019-_limita_30_para_cobranaca_de_c_uKCuyjI.doc</t>
   </si>
   <si>
     <t>Fixa limite de 30% (trinta por cento), para cobrança de contribuição de melhoria, nas Leis que refere</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7629/pl_no_073_-_2019-_permuta_cassino_x_hospital_novo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7629/pl_no_073_-_2019-_permuta_cassino_x_hospital_novo.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Canela a permutar imóvel com particular por área construída e dá outras providências. (Permuta Cassino X Novo Hospital)</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7640/pl_no_074_-_2018_-_altera_lei_3.942_-_ppa_2018-_GCX2sl4.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7640/pl_no_074_-_2018_-_altera_lei_3.942_-_ppa_2018-_GCX2sl4.doc</t>
   </si>
   <si>
     <t>Inclui “Iniciativa” e altera anexo da Lei nº 3.942, de 27 de setembro de 2017, que institui o Plano Plurianual (PPA) do Município de Canela para o período 2018 a 2021.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7641/pl_no_075_-_2019_-_altera_lm_no_4.142-2018_-_ld_DceWmy8.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7641/pl_no_075_-_2019_-_altera_lm_no_4.142-2018_-_ld_DceWmy8.zip</t>
   </si>
   <si>
     <t>Inclui “Iniciativa” em Programa da Secretaria Municipal de Obras, Serviços Urbanos e Agricultura, da Lei Municipal nº 4.142, de 1º de outubro de 2018, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7642/pl_no_076_-_2019_-_denomina_ginasio_municipal__M59HUYB.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7642/pl_no_076_-_2019_-_denomina_ginasio_municipal__M59HUYB.docx</t>
   </si>
   <si>
     <t>Denomina prédio público no Município de Canela.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7653/pl_no_77_-_2019_-_ldo_2020.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7653/pl_no_77_-_2019_-_ldo_2020.zip</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7654/pl_no_078_-_2019_-_retificacao_da_lei_municipal_6HOWSc7.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7654/pl_no_078_-_2019_-_retificacao_da_lei_municipal_6HOWSc7.doc</t>
   </si>
   <si>
     <t>Renumera dispositivo da Lei Municipal nº 4.083, de 15 de maio de 2018, que dispõe sobre a organização e a atuação do Sistema de Controle Interno no Município e dá outras providências.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7736/pl_no_079_-_2019_-_abre_credito_suplementar_por_sPTVZny.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7736/pl_no_079_-_2019_-_abre_credito_suplementar_por_sPTVZny.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por expectativa de arrecadação, no valor de R$ 201.496,30 (duzentos e um mil, quatrocentos e noventa e seis reais e trinta centavos), no orçamento corrente.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7705/pl_no_80_-_2019_abre_credito_suplementar_por_e_S1itg8w.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7705/pl_no_80_-_2019_abre_credito_suplementar_por_e_S1itg8w.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por expectativa de arrecadação, no valor de R$ 83.322,00 (oitenta e três mil, trezentos e vinte e dois reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7706/pl_no_81-_2019_abre_credito_suplementar_por_re_FHv4EzF.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7706/pl_no_81-_2019_abre_credito_suplementar_por_re_FHv4EzF.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 920.000,00 (novecentos e vinte mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7707/pl_no_082-_2019_-_pro-sinos.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7707/pl_no_082-_2019_-_pro-sinos.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar contrato de rateio para o ano de 2019 com o Consórcio Público de Saneamento Básico da Bacia Hidrográfica do Rio dos Sinos – PRÓ – SINOS</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7708/pl_no_083_-_2019_altera_lei_3.954-2017_autoriz_P0E965S.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7708/pl_no_083_-_2019_altera_lei_3.954-2017_autoriz_P0E965S.docx</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do art. 1º da Lei Municipal nº 3.954, de 26 de outubro de 2017, que autoriza o Município a alienar imóveis.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7709/pl_no_084-_2019_-_imovel_fudacao_cultural_de_ca_nXDm9iN.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7709/pl_no_084-_2019_-_imovel_fudacao_cultural_de_ca_nXDm9iN.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Concessão Gratuita de Uso de próprio do Município à Fundação Cultural de Canela e dá outras providências</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7738/pl_no_085_-_2019_-_abre_credito_suplementar_por_qr6Qh27.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7738/pl_no_085_-_2019_-_abre_credito_suplementar_por_qr6Qh27.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 16.000,00 (dezesseis mil reais), no orçamento corrente.”_x000D_
 LEI MUNICIPAL Nº 4.340, DE 09/09/2019</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7737/pl_no_086_-_2019_-_agentes_de_combate_a_endemias.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7737/pl_no_086_-_2019_-_agentes_de_combate_a_endemias.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a realizar contratação temporária em caráter emergencial para atender função pública.”.   LEI MUNICIPAL Nº 4.341, DE 09/09/2019</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7750/pl_no_087_-_2019_-_fibromialgia.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7750/pl_no_087_-_2019_-_fibromialgia.doc</t>
   </si>
   <si>
     <t>Institui no Município de Canela o Dia Municipal da Conscientização sobre a Fibromialgia</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7751/pl_no_088_-_2019_-_mocovi_-_aditivo_r_90.00000.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7751/pl_no_088_-_2019_-_mocovi_-_aditivo_r_90.00000.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Mobilização Comunitária de Combate à Violência - MOCOVI._x000D_
 LEI MUNICIPAL Nº 4.334, DE 28/08/2019_x000D_
 AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À MOBILIZAÇÃO COMUNITÁRIA DE COMBATE À VIOLÊNCIA- MOCOVI.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7767/pl_no_089_-_2019-_autoriza_alienacao_de_imovel_-_lions.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7767/pl_no_089_-_2019-_autoriza_alienacao_de_imovel_-_lions.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a alienar imóvel._x000D_
 _x000D_
 LEI MUNICIPAL Nº 4.344, DE 25/09/2019</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7768/pl_no_090_-_2019_-_centro_de_feiras_-_supergame_OAOQ83B.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7768/pl_no_090_-_2019_-_centro_de_feiras_-_supergame_OAOQ83B.doc</t>
   </si>
   <si>
     <t>Autoriza o Uso Gratuito do Centro de Feiras Cidade de Canela.   LEI MUNICIPAL Nº 4.342, DE 10/09/2019</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7769/pl_no_091_-_2019_-_projeto_especial_-_mitra_da_diocese.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7769/pl_no_091_-_2019_-_projeto_especial_-_mitra_da_diocese.zip</t>
   </si>
   <si>
     <t>Autoriza o Poder Público a aprovar projeto comercial em regime de projeto especial.   LEI MUNICIPAL Nº 4.345, DE 25/09/2019</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7782/pl_no_092_-_2019_-_abre_credito_suplementar_por_8GDInr6.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7782/pl_no_092_-_2019_-_abre_credito_suplementar_por_8GDInr6.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 150.000,00 (cento e cinquenta mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7805/pl_no_093_-_2019-_contratacao_de_caixas_caracol.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7805/pl_no_093_-_2019-_contratacao_de_caixas_caracol.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratação temporária em caráter emergencial para atender função pública. LEI MUNICIPAL Nº 4.349, DE 26/09/2019</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7806/pl_no_094_-_2019_-_desconto_iptu_e_taxa_de_lixo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7806/pl_no_094_-_2019_-_desconto_iptu_e_taxa_de_lixo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder descontos sobre o valor do Imposto Predial e Territorial Urbano (IPTU) e Taxa de Coleta de Lixo para o exercício de 2020.  LEI MUNICIPAL Nº 4.356, DE 10/10/2019</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7807/pl_no_095_-_2019_-_altera_lei_557-1981_-_denomi_VDD1PJw.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7807/pl_no_095_-_2019_-_altera_lei_557-1981_-_denomi_VDD1PJw.doc</t>
   </si>
   <si>
     <t>Dá nova redação ao logradouro Rua Graucholândia constante no art. 1º da Lei Municipal nº 557, de 31 de agosto de 1981, que dá denominação à vias públicas.   LEI MUNICIPAL Nº 4.351, DE 03/10/2019</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7808/pl_no_096_-_2018_-_auxilio_financeiro_-_acic_sa_3zeOvvo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7808/pl_no_096_-_2018_-_auxilio_financeiro_-_acic_sa_3zeOvvo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar auxílio subvenção à Associação Comercial e Industrial de Canela – ACIC.  LEI MUNICIPAL Nº 4.346, DE 25/09/2019</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7812/pl_no_097_-_2019_-_auxilio_financeiro_-_fcc_-_f_QhVhzf5.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7812/pl_no_097_-_2019_-_auxilio_financeiro_-_fcc_-_f_QhVhzf5.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Fundação Cultural de Canela.  LEI MUNICIPAL Nº 4.343, DE 18/09/2019</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7813/pl_no_098_-_2019_-_contratacao_temporaria_-_var_GJv5LU6.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7813/pl_no_098_-_2019_-_contratacao_temporaria_-_var_GJv5LU6.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratações temporárias, em caráter emergencial, para atender funções públicas.  LEI MUNICIPAL Nº 4.348, DE 26/09/2019</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7819/pl_no_099_-_2019_-_institui_7_de_julho_data_de__IXSkzeE.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7819/pl_no_099_-_2019_-_institui_7_de_julho_data_de__IXSkzeE.doc</t>
   </si>
   <si>
     <t>Institui, no Município de Canela, o Dia Municipal de Conscientização sobre o Patrimônio Cultural, Histórico e Paisagístico.  LEI MUNICIPAL Nº 4.352, DE 03/10/2019</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7820/pl_no_100_-_2019_-_auxilio_financeiro_-_rosa_de_GzmZjfZ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7820/pl_no_100_-_2019_-_auxilio_financeiro_-_rosa_de_GzmZjfZ.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Associação Evangélica Beneficente Rosa de Sarom.   LEI MUNICIPAL Nº 4.353, DE 03/10/2019</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7830/pl_no_101_-_2019_-_abre_credito_suplementar_por_PU5Z3lb.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7830/pl_no_101_-_2019_-_abre_credito_suplementar_por_PU5Z3lb.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 650.000,00 (seiscentos e cinquenta mil reais), no orçamento corrente.               LEI MUNICIPAL Nº 4.354, DE 07/10/2019</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7832/pl_no_102_-_2019_-_alteracao_lei_4.348-2019_-_c_4AXIV5Z.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7832/pl_no_102_-_2019_-_alteracao_lei_4.348-2019_-_c_4AXIV5Z.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.348, de 26 de setembro de 2019, que autoriza o Poder Executivo a realizar contratações temporárias, em caráter emergencial, para atender funções públicas.   LEI MUNICIPAL Nº 4.357, DE 10/10/2019</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7851/pl_no_103_-_2019_-_altera_a_lm._2100-2004_-_ciep.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7851/pl_no_103_-_2019_-_altera_a_lm._2100-2004_-_ciep.doc</t>
   </si>
   <si>
     <t>Dá nova redação a ementa e o art. 1º da Lei Municipal nº 2.100 de 16 de junho de 2004 que autoriza o Poder Executivo a permutar imóvel._x000D_
 _x000D_
 LEI MUNICIPAL Nº 4.376, DE 05/11/2019</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7850/pl_no_104_-_2019_-_projeto_intervir_nas_ruas.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7850/pl_no_104_-_2019_-_projeto_intervir_nas_ruas.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Canela a intervir em vias, becos e servidões não pavimentadas e dá outras providências.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7878/pl_no_105_-_2018_-_auxilio_financeiro_-_aditivo_Y6Nvz4S.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7878/pl_no_105_-_2018_-_auxilio_financeiro_-_aditivo_Y6Nvz4S.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Associação Assistencial Dom Luiz Guanella.    LEI MUNICIPAL Nº 4.360, DE 16/10/2019</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7879/pl_no_106_-_2018_-_auxilio_financeiro_-_oasis_s_XhQsuf1.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7879/pl_no_106_-_2018_-_auxilio_financeiro_-_oasis_s_XhQsuf1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro ao Instituto Filhas de Santa Maria da Providência – Oásis Santa Ângela.   LEI MUNICIPAL Nº 4.361, DE 16/10/2019</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7880/pl_no_107_-_2019_-_abre_credito_suplementar_por_C7aiP4K.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7880/pl_no_107_-_2019_-_abre_credito_suplementar_por_C7aiP4K.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 570.000,00 (quinhentos e setenta mil reais), no orçamento corrente.                           LEI MUNICIPAL Nº 4.362, DE 25/10/2019</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7881/pl_no_108_-_2019_-_abre_credito_suplementar_por_mkJznqX.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7881/pl_no_108_-_2019_-_abre_credito_suplementar_por_mkJznqX.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por excesso de arrecadação, no valor de R$ 90.000,00 (noventa mil reais), no orçamento corrente.                     LEI MUNICIPAL Nº 4.363, DE 25/10/2019</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7882/pl_no_109_-_2019_-_abre_credito_suplementar_por_aGq2LWd.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7882/pl_no_109_-_2019_-_abre_credito_suplementar_por_aGq2LWd.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 82.297,27 (oitenta e dois mil, duzentos e noventa e sete reais e vinte e sete centavos), no orçamento corrente.     LEI MUNICIPAL Nº 4.364, DE 29/10/2019</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7902/pl_no_110-_2019-_criacao_do_centro_de_referenci_OlbNfVj.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7902/pl_no_110-_2019-_criacao_do_centro_de_referenci_OlbNfVj.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Referência em Atendimento da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7903/pl_no_111_-_2019_-_abre_credito_suplementar_por_zvDCbng.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7903/pl_no_111_-_2019_-_abre_credito_suplementar_por_zvDCbng.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por expectativa de arrecadação, no valor de R$ 97.418,34 (noventa e sete mil, quatrocentos e dezoito reais e trinta e quatro centavos), no orçamento corrente.   LEI MUNICIPAL Nº 4.380, DE 13/11/2019</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7904/pl_no_112_-_2019_-_abre_credito_suplementar_por_786Tm1x.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7904/pl_no_112_-_2019_-_abre_credito_suplementar_por_786Tm1x.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 110.388,84 (cento e dez mil, trezentos e oitenta e oito reais e oitenta e quatro centavos), no orçamento corrente.  LEI MUNICIPAL Nº 4.381, DE 13/11/2019</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7905/pl_no_113_-_2019_-_abre_credito_suplementar_por_g4qCCvo.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7905/pl_no_113_-_2019_-_abre_credito_suplementar_por_g4qCCvo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 34.300,00 (trinta e quatro mil e trezentos reais), no orçamento corrente.   LEI MUNICIPAL Nº 4.365, DE 01/11/2019</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7906/pl_no_114_-_2019_-_abre_credito_suplementar_por_8r9dGqa.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7906/pl_no_114_-_2019_-_abre_credito_suplementar_por_8r9dGqa.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 140.500,00 (cento e quarenta mil e quinhentos reais), no orçamento corrente.LEI MUNICIPAL Nº 4.366, DE 01/11/2019</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7907/pl_no_115_-_2019_-_abre_credito_suplementar_por_gZ9eZvI.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7907/pl_no_115_-_2019_-_abre_credito_suplementar_por_gZ9eZvI.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por expectativa de arrecadação, no valor de R$ 19.798,05 (dezenove mil, setecentos e noventa e oito reais e cinco centavos), no orçamento corrente.  LEI MUNICIPAL Nº 4.382, DE 13/11/2019</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7908/pl_no_116_-_2019_-_abre_credito_suplementar_por_1hgK2MJ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7908/pl_no_116_-_2019_-_abre_credito_suplementar_por_1hgK2MJ.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por expectativa de arrecadação, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento corrente.   LEI MUNICIPAL Nº 4.383, DE 13/11/2019</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7909/pl_no_117_-_2019_-_abre_credito_suplementar_por_1mh0Yhv.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7909/pl_no_117_-_2019_-_abre_credito_suplementar_por_1mh0Yhv.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por excesso de arrecadação, no valor de R$ 59.000,00 (cinquenta e nove mil reais), no orçamento corrente.  LEI MUNICIPAL Nº 4.367, DE 01/11/2019</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7910/pl_no_118_-_2019_-_abre_credito_suplementar_por_uduaUo9.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7910/pl_no_118_-_2019_-_abre_credito_suplementar_por_uduaUo9.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por expectativa de arrecadação, no valor de R$ 1.152.125,83 (um milhão e cento e cinquenta e dois mil e cento e vinte e cinco reais e oitenta e três centavos), no orçamento corrente. LEI MUNICIPAL Nº 4.368, DE 01/11/2019</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7911/pl_no_119_-_2019_-_abre_credito_suplementar_por_RYVytuM.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7911/pl_no_119_-_2019_-_abre_credito_suplementar_por_RYVytuM.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 82.297,27 (oitenta e dois mil e duzentos e noventa e sete reais e vinte e sete centavos), no orçamento corrente.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7912/pl_no_120_-_2019_-_abre_credito_suplementar_por_M9eEpiy.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7912/pl_no_120_-_2019_-_abre_credito_suplementar_por_M9eEpiy.doc</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7913/pl_no_121_-_2019_-_abre_credito_suplementar_por_EqmXPfi.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7913/pl_no_121_-_2019_-_abre_credito_suplementar_por_EqmXPfi.doc</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7914/pl_no_122_-_2019_-_abre_credito_suplementar_por_Buhtb0f.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7914/pl_no_122_-_2019_-_abre_credito_suplementar_por_Buhtb0f.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 164.594,55 (cento e sessenta e quatro mil e quinhentos e noventa e quatro reais e cinquenta e cinco centavos), no orçamento corrente.  LEI MUNICIPAL Nº 4.372, DE 04/11/2019</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7915/pl_no_123_-_2019_-_abre_credito_suplementar_por_xHDJNmZ.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7915/pl_no_123_-_2019_-_abre_credito_suplementar_por_xHDJNmZ.doc</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7916/pl_no_124_-_2019_-_abre_credito_suplementar_por_jtM0JMi.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7916/pl_no_124_-_2019_-_abre_credito_suplementar_por_jtM0JMi.doc</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7917/pl_no_125_-_2019_-_abre_credito_suplementar_por_NqjdBHC.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7917/pl_no_125_-_2019_-_abre_credito_suplementar_por_NqjdBHC.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 62.297,28 (sessenta e dois mil e duzentos e noventa e sete reais e vinte e oito centavos), no orçamento corrente.   LEI MUNICIPAL Nº 4.375, DE 04/11/2019</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7918/pl_no_126_-_2019_-_abre_credito_suplementar_por_YyIghix.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7918/pl_no_126_-_2019_-_abre_credito_suplementar_por_YyIghix.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 94.259,49 (noventa e quatro mil e duzentos e cinquenta e nove reais e quarenta e nove centavos), no orçamento corrente. LEI MUNICIPAL Nº 4.384, DE 13/11/2019</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7945/pl_no_127_-_2019_-_doacao_de_rua_-_licio_administracao.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7945/pl_no_127_-_2019_-_doacao_de_rua_-_licio_administracao.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber imóvel por doação para implantação de via pública. LEI MUNICIPAL Nº 4.377, DE 05/11/2019</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7961/pl_no_128_-_2019_-_area_interesse_social_-_rua__DlDi2p3.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7961/pl_no_128_-_2019_-_area_interesse_social_-_rua__DlDi2p3.doc</t>
   </si>
   <si>
     <t>Declara Área Especial de Interesse Social – AEIS para Loteamento Predominantemente Residencial.  LEI MUNICIPAL Nº 4.378, DE 05/11/2019</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7963/pl_no_129_-_2019_-_abre_credito_suplementar_por_dI31wmp.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7963/pl_no_129_-_2019_-_abre_credito_suplementar_por_dI31wmp.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 85.000,00 (oitenta e cinco mil reais), no orçamento corrente.  LEI MUNICIPAL Nº 4.385, DE 19/11/2019</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7964/pl_no_130_-_2019_-_loa_2020.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7964/pl_no_130_-_2019_-_loa_2020.zip</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Canela para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7979/pl_no_131_-_2019_-_projeto_lei_vegetacao_-_vers_1dDdCWv.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7979/pl_no_131_-_2019_-_projeto_lei_vegetacao_-_vers_1dDdCWv.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção das florestas, das árvores e demais formas de vegetação localizadas no Território do Município de Canela e dá outras providências.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7983/pl_no_132_-_2019_-_abre_credito_suplem._por_exp_lfbJMpy.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7983/pl_no_132_-_2019_-_abre_credito_suplem._por_exp_lfbJMpy.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar por expectativa de excesso de arrecadação, no valor de R$ 204.500,00.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7982/pl_no_133_-_2019_-_abre_credito_suplementar_por_w8z4pze.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7982/pl_no_133_-_2019_-_abre_credito_suplementar_por_w8z4pze.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por excesso de arrecadação, no valor de R$ 85.000,00 (oitenta e cinco mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7984/pl_no_134_-_2019_-_plano_de_mobilidade_urbana_0_NI9rJBp.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7984/pl_no_134_-_2019_-_plano_de_mobilidade_urbana_0_NI9rJBp.zip</t>
   </si>
   <si>
     <t>(SUBSTITUTIVO) Institui o Plano Diretor Municipal de Mobilidade Urbana do Município de Canela – RS - PlanMob  e dá outras providências.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7988/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__wjSTWi3.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7988/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__wjSTWi3.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder área à Associação Roberto Schmits de Tiro Esportivo, Pesca e Caça.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7987/pl_no_136_-_2019_-_abre_credito_suplementar_por_RyB9K01.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7987/pl_no_136_-_2019_-_abre_credito_suplementar_por_RyB9K01.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 100.000,00 (cem mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7986/pl_no_137_-_2019_-_auxilio_financeiro_-_apae_r__ru5G5T1.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7986/pl_no_137_-_2019_-_auxilio_financeiro_-_apae_r__ru5G5T1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Associação de Pais e Amigos dos Excepcionais de Canela – APAE.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7985/pl_no_138_-_2019_-_jari.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7985/pl_no_138_-_2019_-_jari.doc</t>
   </si>
   <si>
     <t>Cria a Junta Administrativa de Recursos de Infrações – JARI</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8047/pl_no_139_-_2019_-_abre_credito_suplementar_por_bq8FmgU.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8047/pl_no_139_-_2019_-_abre_credito_suplementar_por_bq8FmgU.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 195.000,00 (cento e noventa e cinco mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8048/pl_no_140_-_2019-_interesse_social_-_reviver_-__UOo1y8z.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8048/pl_no_140_-_2019-_interesse_social_-_reviver_-__UOo1y8z.odt</t>
   </si>
   <si>
     <t>Institui Área de Interesse Social, para fins de implantação de Loteamento Popular e dá outras providências.</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8050/pl_no_141-_2019_-_abre_credito_suplementar_por__qDKQTxD.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8050/pl_no_141-_2019_-_abre_credito_suplementar_por__qDKQTxD.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por excesso de arrecadação, no valor de R$ 300.000,00 (trezentos mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8056/pl_no_142_-_2019_-_recebimento_de_projeto_aeroporto.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8056/pl_no_142_-_2019_-_recebimento_de_projeto_aeroporto.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber, por doação, Projetos relativos ao Aeroporto Internacional das Hortênsias.</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8061/pl_no_143_-_2019_-_interesse_social_-_terras_al_ecfiu2V.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8061/pl_no_143_-_2019_-_interesse_social_-_terras_al_ecfiu2V.zip</t>
   </si>
   <si>
     <t>Institui de Interesse Social o Empreendimento “Terras Altas Condomínio Residencial”, de Viezzer Engenharia e Negócios Imobiliários Ltda.</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8058/pl_no_144_-_2019_-_auxilio_financeiro_-_d._luiz_YFsEqkX.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8058/pl_no_144_-_2019_-_auxilio_financeiro_-_d._luiz_YFsEqkX.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Associação Assistencial Dom Luiz Guanella.</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8059/pl_no_145_-_2019_-_abre_credito_suplementar_por_jbiQo57.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8059/pl_no_145_-_2019_-_abre_credito_suplementar_por_jbiQo57.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 40.000,00 (quarenta mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8060/pl_no_146_-_2019_-_abre_credito_suplementar_por_KnduXd7.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8060/pl_no_146_-_2019_-_abre_credito_suplementar_por_KnduXd7.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por expectativa de excesso de arrecadação, no valor de R$ 45.000,00 (quarenta e cinco mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8090/pl_no_147_-_2019_-_abre_credito_suplementar_por_k2wbpvx.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8090/pl_no_147_-_2019_-_abre_credito_suplementar_por_k2wbpvx.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 333.000,00 (trezentos e trinta e três mil reais), no orçamento corrente.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8099/pl_no_148_-_2019_-_projeto_especial_havan_rjzr2yz.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8099/pl_no_148_-_2019_-_projeto_especial_havan_rjzr2yz.zip</t>
   </si>
   <si>
     <t>Autoriza o Poder Público a aprovar projeto comercial para loja de departamentos em regime de projeto especial.</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8101/pl_no_149_-_2019_-_abre_credito_suplementar_por_UpGTU6J.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8101/pl_no_149_-_2019_-_abre_credito_suplementar_por_UpGTU6J.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar abertura de crédito adicional suplementar por redução, no valor de R$ 665.052,20 (seiscentos e sessenta e cinco mil, cinquenta e dois reais e vinte centavos), no orçamento corrente.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8098/pl_no_150_-_2019_-_financiamento_bndes_-_caixa__H1G1mGP.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8098/pl_no_150_-_2019_-_financiamento_bndes_-_caixa__H1G1mGP.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar financiamento do BNDES AUTOMÁTICO, do BNDES junto a Caixa Econômica Federal, na qualidade de agente financeiro, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8096/pl_no_151_-_2019_-_alteracao_lm_no_4.341-2019_-_EiqOgiO.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8096/pl_no_151_-_2019_-_alteracao_lm_no_4.341-2019_-_EiqOgiO.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.341, de 09 de setembro de 2019, que Autoriza o Poder Executivo a realizar contratação temporária, em caráter emergencial, para atender função pública</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8203/pl_no_152_-_2019_-_alteracao_lei_no_3.663-2015.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8203/pl_no_152_-_2019_-_alteracao_lei_no_3.663-2015.docx</t>
   </si>
   <si>
     <t>Altera a redação do inciso VII do art. 2º da Lei Municipal nº 3.663, de 13 de março de 2015.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8204/pl_no_153_-_2019_-_contratacao_diversas_-_obras_a1vgwnx.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8204/pl_no_153_-_2019_-_contratacao_diversas_-_obras_a1vgwnx.doc</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8205/pl_no_154_-_2019_-_altera_lei_3.942_-_ppa_2018-_s3skKcF.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8205/pl_no_154_-_2019_-_altera_lei_3.942_-_ppa_2018-_s3skKcF.zip</t>
   </si>
   <si>
     <t>Inclui “Iniciativas” e altera anexo da Lei nº 3.942, de 27 de setembro de 2017, que institui o Plano Plurianual (PPA) do Município de Canela para o período 2018 a 2021.</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8206/pl_no_155_-_2019-_contratacao_temporaria_-_vari_68O6w3U.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8206/pl_no_155_-_2019-_contratacao_temporaria_-_vari_68O6w3U.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratação temporária em caráter emergencial para atender funções públicas.</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8236/pl_no_156_-_2019_-_auxilio_financeiro_comdica_-_apae_r_21.436174.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8236/pl_no_156_-_2019_-_auxilio_financeiro_comdica_-_apae_r_21.436174.doc</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8237/pl_no_157_-_2019_-_calendario_de_eventos_2020.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8237/pl_no_157_-_2019_-_calendario_de_eventos_2020.doc</t>
   </si>
   <si>
     <t>Aprova o Calendário de Eventos no Município de Canela para o ano de 2020.</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8238/pl_no_158_-_2019_-_auxilio_subvencao_-_ctg_-_rodeio.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8238/pl_no_158_-_2019_-_auxilio_subvencao_-_ctg_-_rodeio.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar auxílio subvenção ao Centro de Tradições Gaúchas Querência.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8240/pl_no_159_-_2019_-_auxilio_financeiro_-_mocovi_-_auxilio_natalino.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8240/pl_no_159_-_2019_-_auxilio_financeiro_-_mocovi_-_auxilio_natalino.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Mobilização Comunitária de Combate à Violência – MOCOVI</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8241/pl_no_160_-_2019_-_beneficio_canela_do_futuro_-_dauper_ind._e_comercio.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8241/pl_no_160_-_2019_-_beneficio_canela_do_futuro_-_dauper_ind._e_comercio.doc</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de benefício previsto na Lei Municipal nº 3.934, de 06 de setembro de 2017</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8245/pl_no_161_-_2019_-_procon.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8245/pl_no_161_-_2019_-_procon.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor – SMDC –, institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor – PROCON, o Conselho Municipal de Proteção e Defesa do Consumidor – CONDECON, institui o Fundo Municipal de Proteção e Defesa do Consumidor – FMPDC, e dá outras providências.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7144/7144_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7144/7144_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DATA DA QUINTA SESSÃO ORDINÁRIA DO ANO DE 2019.&amp;#8221;</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7386/7386_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7386/7386_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO, AOS EFEITOS DE DISCIPLINAR A OUVIDORIA PARLAMENTAR DA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7447/7447_texto_integral.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7447/7447_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI SESSÃO ITINERANTE NA ESCOLA ESTADUAL DANTON CORRÊA DA SILVA, NO DIA 10  DE JUNHO DE 2019.&amp;#8221;</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7772/pr_banco_de_ideias..doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7772/pr_banco_de_ideias..doc</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas, no Município de Canela, e dá outras providencias.</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7771/resolucao_sessao_itinerante_09.07.odt</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7771/resolucao_sessao_itinerante_09.07.odt</t>
   </si>
   <si>
     <t>Institui Sessões Itinerantes e dá outras providências.</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8095/resolucao_2.2014.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8095/resolucao_2.2014.docx</t>
   </si>
   <si>
     <t>Reajusta o valor do Vale-Alimentação dos Servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7112/7112_texto_integral.jpeg</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7112/7112_texto_integral.jpeg</t>
   </si>
   <si>
     <t>O VEREADOR POR MEIO DESTE SOLICITA PEDIDO DE LICENÇA, CONFORME ART. 16, INCISO I ALÍNEA B, PELO PRAZO DE 30(TRINTA) DIAS.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7142/7142_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7142/7142_texto_integral.doc</t>
   </si>
   <si>
     <t>DEVIDOS A MOTIVOS PARTICULARES, REQUEIRO LICENÇA NOS TERMOS DO ART. 16, ALINEA B DO REGIMENTO INTERNO, PELO PRAZO RESTANTE DA MINHA CONVOCAÇÃO. (VER. CARLA REIS)</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7191/7191_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7191/7191_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA - LUCIANGELA SILVA DE BRITO</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7306/7306_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7306/7306_texto_integral.docx</t>
   </si>
   <si>
     <t>PARA QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA SOBRE O TEMA REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7384/7384_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7384/7384_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PERDA DE MANDATO DO VEREADOR JERONIMO TERRA ROLIM (2019/265)</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7385/7385_texto_integral.pdf</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7385/7385_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PERDA DE MANDATO DO VEREADOR JERONIMO TERRA ROLIM (2019/271)</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7444/7444_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7444/7444_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA REALIZADA UMA SESSÃO ITINERANTE NO DIA 10 DE JUNHO DE 2019, NA ESCOLA DANTON CORRÊA. </t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7467/7467_texto_integral.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7467/7467_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA CRIADA UMA COMISSÃO TEMPORÁRIA PARA PROCEDER COM AS ANÁLISES NECESSÁRIAS E ACOMPANHAMENTO DOS TRABALHOS REALIZADOS PELA COMISSÃO INTERVENTORA JUNTO AO HOSPITAL DE CARIDADE DE CANELA, EIS QUE O MUNICÍPIO REALIZOU INTERVENÇÃO VIA DECRETO.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7568/7568_texto_integral.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7568/7568_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA AUTORIZADO A ENTREGA NO PLENÁRIO EM SESSAO, A SER REALIZADA EM 1°/07, AS MOÇÕES PARA OS 16 ANOS DO JORNAL INTEGRAÇÃO E DOS 10 ANOS DO RESTAURANTE GALANGAL.</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7766/requerimento_savi.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7766/requerimento_savi.doc</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Itinerante no seguintes lugares._x000D_
 _x000D_
 Centro Social Padre Franco, no Bairro Santa Marta, dia 09 de setembro de 2019._x000D_
 Escola Barão do Rio Branco no Bairro Saiqui, dia 07 de outubro de 2019._x000D_
 Escola Santos Dumont, no Chapadão dia 28 de outubro de 2019._x000D_
 UCS – Universidade de Caxias do Sul – Campus Universitário da Região das Hortênsias, dia 18 de novembro de 2019</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7981/requerimento_emilia.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7981/requerimento_emilia.doc</t>
   </si>
   <si>
     <t>solicitar que seja acolhida sua licença da sessão do dia 04/11/2019, para participar da Audiência Publica na cidade de Três Coroas sobre a Barragem das Laranjeiras nos termos do Regimento Interno Art. 16, inciso II letra C.</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8030/requerimento_emilia_para_saude.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8030/requerimento_emilia_para_saude.doc</t>
   </si>
   <si>
     <t>Seja encaminhado ao secretário da saúde este requerimento solicitando informações referente ao repasse do Projeto Esperança e Paz.</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>SUBSP</t>
   </si>
   <si>
     <t>Substitutivo PL</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7754/pl_no_077_-_2019_-_substitutivo_-_ldo_2020.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7754/pl_no_077_-_2019_-_substitutivo_-_ldo_2020.zip</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020." - SUBSTITUTIVO</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8051/pl_no_130_-_2019_-_loa_2020_-_substitutivo.zip</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8051/pl_no_130_-_2019_-_loa_2020_-_substitutivo.zip</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Canela para o exercício financeiro de 2020.  LEI MUNICIPAL Nº 4.412, DE 30/12/2019</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8054/plo_131_subs_2019.docx</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8054/plo_131_subs_2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção das florestas, das árvores e demais formas de vegetação localizadas no Território do Município de Canela e dá outras providências.   LEI MUNICIPAL Nº 4.393, DE 11/12/2019</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
-    <t>https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8057/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__ar95xD0.doc</t>
+    <t>http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8057/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__ar95xD0.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar concessão de uso de imóvel à Associação Roberto Schmits de Tiro Esportivo, Pesca e Caça.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12023,67 +12023,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7221/7221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7222/7222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7250/7250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7566/7566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7567/7567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7570/7570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7571/7571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7572/7572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7606/7606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7607/7607_texto_integral.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7811/emenda_ldo_coleta_de_lixo_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7821/emenda_aditiva_ismael.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8089/emenda_modificativa_1t.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8110/disponivel_-_alberi_galvani_dias_-_apae_-_r_30.00000_1.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8111/disponivel_-_alberi_galvani_dias_-_canela_cross_ahJPi5J.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8112/disponivel_-_alberi_galvani_dias_-_dom_guanella_4X0hUdJ.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8113/disponivel_-_alberi_galvani_dias_-_sonho_olimpi_V2EtGl6.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8114/saude_-_alberi_galvani_dias_-_hospital_-_diagno_j1tykab.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8115/1_disponivel_-_carlos_ricardo_de_oliveira_-_apa_uLO1Inw.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8116/2_disponivel_-_carlos_ricardo_de_oliveira_-_dom_tqvp25J.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8117/5_disponivel_-_carlos_ricardo_de_oliveira_-_eme_PK5DGMJ.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8118/3_disponivel_-_carlos_ricardo_de_oliveira_-_eme_esSQONc.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8119/4_disponivel_-_carlos_ricardo_de_oliveira_-_eme_fKhRP1I.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8120/6_disponivel_-_carlos_ricardo_de_oliveira_-_eme_cd89WgX.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8121/8_saude_-_carlos_ricardo_de_oliveira_-_hospital_4ZZf0Ua.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8122/disponivel_-_carmen_lucia_de_moraes_-_oasis_san_5nhvxkC.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8123/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8124/saude_-_carmen_lucia_de_moraes_-_desfibrilador__emPgmJE.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8125/saude_-_carmen_lucia_de_moraes_-_hospital_-_dia_8nL7Oa5.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8126/saude_-_carmen_lucia_de_moraes_-_manutencao_pos_cV6NTNm.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8127/saude_-_carmen_lucia_de_moraes_-_reforma_posto__Mvm7du2.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8128/saude_-_emilia_guedes_fulcher_-_reforma_posto_c_uyzWlPw.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8129/2019_disponivel_-_ismael_viezze_-_escoteiros_-__cNB1wP0.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8130/2019_disponivel_-_ismal_viezze_-_sonarte_-_r_50.00000.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8131/2019_saude_-_ismael_viezze_-_sae_-_r133.96332.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8132/r21.73166_castracao_de_animais_junto_ao_bairro__ZPoxI0z.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8133/alberi_galvani_dias_-_hospital_-_r_155.62156._tg9x7dt.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8134/r7.00000_junto_a_escola_conego_joao_marchese_pa_4NMfTFa.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8135/movimento_comunitario_de_combate_a_violencia_r__flxJ6sQ.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8136/de_manutencao_na_infraestrutura_do_caps.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8137/saude_-_jeronimo_terra_rolim_-_equipamentos_aca_uY5zMc9.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8138/saude__jeronimo_terra_rolim__hospital__exames_l_QVxK8Rn.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8139/tendo_em_vista_as_necessidades_de_gastos_com_o__M7eJYD8.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8140/disponivel_-_jonas_roberto_bohm_bernando_-_moco_kpdCtq9.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8141/saude_-_jonas_roberto_bohn_bernardo_-_equipamen_FPlPZTr.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8142/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_FpOcLEt.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8143/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_I7aqkoZ.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8144/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_oeqVifC.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8145/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_8OPJCEb.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8146/disponivel_-_leandro_gralha_da_silva_-_emei_ser_rqxVLYA.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8147/disponivel_-_leandro_gralha_da_silva_-_mocovi_-_L6pOwfk.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8148/disponivel_-_leandro_gralha_da_silva_-_parada_d_oVMTGzg.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8149/disponivel_-_leandro_gralha_da_silva_-_quebra-m_XJETexQ.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8150/saude_-_leandro_gralha_da_silva_-_hospital__-_r_LUDYFzZ.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8151/disponivel_-_marcelo_de_brito_drehmer_-_calcada_KADpW93.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8152/saude_-_marcelo_de_brito_drehmer_-_hospital_-_r_MTp1No6.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8153/disponivel_-_marcelo_vargas_savi_-_calcadas_-_r_KMcoCa0.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8154/disponivel_-_marcelo_vargas_savi_-_casa_lar_-_r_lvw9Bc8.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8155/disponivel_-_marcelo_vargas_savi_-_dom_guanella_hecDgB6.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8156/disponivel_-_marcelo_vargas_savi_-_esporte_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8157/disponivel_-_marcelo_vargas_savi_-_mocovi_-_r_30.00000.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8158/disponivel_-_marcelo_vargas_savi_-_pavimentacao_Tt5i1ai.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8159/saude_-_marcelo_vargas_savi_-_equipamentos_post_THjArZS.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8160/saude_-_marcelo_vargas_savi_-_fraldas_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8161/saude_-_marcelo_vargas_savi_-_hospital_-_r_50.00000.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8162/saude_-_marcelo_vargas_savi_-_medicamentos_-_r_18.73166.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8163/saude_-_marcelo_vargas_savi_-_reforma_posto_canelinha_-_r_20.00000.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8164/1_disponivel_-_merlin_jone_wulff_-_apae_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8165/2_disponivel_-_merlin_jone_wulff_-_dom_guanella_webE00s.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8166/4_disponivel_-_merlin_jone_wulff_-_emeif_joao_a_96qzzCz.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8167/5_disponivel_-_merlin_jone_wulff_-_emeif_rodolf_hjf97yW.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8168/3_disponivel_-_merlin_jone_wulff_-_mocovi_-_r_34.73166.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8169/6_disponivel_-_merlin_jone_wulff_-_parada_de_on_IXA4vtb.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8170/7_saude_-_merlin_jone_wulff_-_hospital_-_diagno_9evF1vb.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8171/emilia_guedes_fulcher_-_calcadas_-_r_155.62156.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8172/leandro_gralha_da_silva_-_castracoes_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8173/leandro_gralha_da_silva_-_pavimentacao_-_r_145.62156.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8174/marcelo_drehmer_-_equipamentos_obras_-_r_155.62156.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8175/marcelo_vargas_savi_-_calcadas_-_r_20.00000.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8176/marcelo_vargas_savi_-_calcadas_-_r_110.00000.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8177/marcelo_vargas_savi_-_controlador_de_velocidade_f5F6FHw.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8178/marcelo_vargas_savi_-_parada_de_onibus_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8179/2019_bancada_pdt_-_climatizacao_emeif_-_r150.86469.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8180/2019_bancada_pdt_-_equipamentos_hemodialise_-_r_cBLOhCf.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8181/2019_bancada_pdt_-_mocovi_-_r_40.00000.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8182/carmen_lucia_de_moraes_-_calcadas_-_r_150.62156_1.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8183/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8184/jonas_roberto_bohn_bernardo_-_apae_-_20.62156.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8185/jonas_roberto_bohn_bernardo_-_castracoes_-_r_25.00000.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8186/jonas_roberto_bohn_bernardo_-_dom_guanella_-_30.00000.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8187/jonas_roberto_bohn_bernardo_-_equipamentos_emei_765u9TB.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8188/jonas_roberto_bohn_bernardo_-_oasis_-_20.00000.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8189/jonas_roberto_bohn_bernardo_-_sinalizacao_turis_1BdoxVq.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8190/tendo_em_vista_as_necessidades_de_manutencao_na_xdG67sR.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8191/tendo_em_vista_as_necessidades_de_castracao_de__NzoPBsQ.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8192/compra_de_materiais_de_construcao_para_casas_po_dDiVawJ.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8193/secretaria_municipal_de_obras_servicos_urbanos__QhNh2Br.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8194/realizacao_de_projeto_arquitetonico_e_urbanisti_FxVTxQc.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8195/reforma_e_adequacao_do_piso_do_galpao_da_area_d_Irow6ft.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8196/r1.87000_junto_a_escola_emeif_santa_terezinha_p_5WXSjLF.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8197/r6.75156_junto_a_escola_severino_travi_junto_a__WMkKZ5U.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8198/r30.00000_para_a_revitalizacao_da_praca_localiz_2DqU0yJ.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8199/07_saude_-_carlos_ricardo_de_oliveira_-_equipam_f0VeKbp.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8201/emenda_modificativa_-_vrm.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8202/emenda_supressiva_-_exoticas_2.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8207/disponivel_-_emilia_guedes_fulcher_-_calcadas_-_r_24.73166.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8208/emilia_guedes_funcher_-__r105.62156.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8209/disponivel_-_emilia_guedes_fulcher_-_emeif_severino_travi_-_r_50.00000.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8210/disponivel_-_emilia_guedes_fulcher_-_pracas_-_r_12.00000.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8211/disponivel_-_emilia_guedes_fulcher_-_mocovi_-_r_12.00000.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8212/emenda_01_-_saude_-_r12.00000_-_compra_de_equipamento_para_saude_-_ecografia.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8213/01_-_emenda__r86.73166_emilia_guedes_funcher-_hospital.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8214/emenda_01_-_r50.00000__bancada_-_obras.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8215/1-alberi_galvani_dias_-_hospital_-_r_95.62156.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8216/2-saude_-_alberi_galvani_dias_-_hospital_-_diagnostico_por_imagem_-_r_98.73166.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8217/alberi_-_rodolfo_1.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8218/alberi_galvani_dias_-_casa_lar_-_r_30.00000.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8219/disponivel_-_alberi_galvani_dias_-_dom_guanella_-_r_30.000001.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8220/alberi_galvani_dias_-_esperanca_e_paz_-_r_30.00000.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8221/disponivel_-_alberi_galvani_dias_-_sonho_olimpico_-_r_30.00000_3.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8222/disponivel_-_alberi_galvani_dias_-_canela_cross_clube_-_r_8.73166_02.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8243/emenda_modificativa_havan_3.odt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8242/emenda_modificativa_havan_2.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8244/emenda_aditiva_havan_1.odt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7115/7115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7116/7116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7117/7117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7118/7118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7119/7119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7123/7123_texto_integral.odt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7124/7124_texto_integral.odt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7125/7125_texto_integral.odt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7126/7126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7127/7127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7128/7128_texto_integral.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7129/7129_texto_integral.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7130/7130_texto_integral.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7131/7131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7135/7135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7156/7156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7155/7155_texto_integral.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7154/7154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7153/7153_texto_integral.odt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7152/7152_texto_integral.odt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7151/7151_texto_integral.odt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7150/7150_texto_integral.odt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7149/7149_texto_integral.odt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7148/7148_texto_integral.odt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7147/7147_texto_integral.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7146/7146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7145/7145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7157/7157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7158/7158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7164/7164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7167/7167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7168/7168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7169/7169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7170/7170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7171/7171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7173/7173_texto_integral.odt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7174/7174_texto_integral.odt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7175/7175_texto_integral.odt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7176/7176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7177/7177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7178/7178_texto_integral.odt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7179/7179_texto_integral.odt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7180/7180_texto_integral.odt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7181/7181_texto_integral.odt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7182/7182_texto_integral.odt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7183/7183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7184/7184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7185/7185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7186/7186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7172/7172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7199/7199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7200/7200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7201/7201_texto_integral.odt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7202/7202_texto_integral.odt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7203/7203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7204/7204_texto_integral.odt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7205/7205_texto_integral.odt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7206/7206_texto_integral.odt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7207/7207_texto_integral.odt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7208/7208_texto_integral.odt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7210/7210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7225/7225_texto_integral.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7226/7226_texto_integral.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7227/7227_texto_integral.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7228/7228_texto_integral.odt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7229/7229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7230/7230_texto_integral.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7231/7231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7232/7232_texto_integral.odt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7233/7233_texto_integral.odt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7234/7234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7235/7235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7236/7236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7237/7237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7238/7238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7252/7252_texto_integral.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7253/7253_texto_integral.odt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7254/7254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7255/7255_texto_integral.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7256/7256_texto_integral.odt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7257/7257_texto_integral.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7258/7258_texto_integral.odt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7259/7259_texto_integral.odt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7260/7260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7261/7261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7262/7262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7269/7269_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7272/7272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7271/7271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7270/7270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7273/7273_texto_integral.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7280/7280_texto_integral.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7274/7274_texto_integral.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7275/7275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7276/7276_texto_integral.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7277/7277_texto_integral.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7278/7278_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7279/7279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7285/7285_texto_integral.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7286/7286_texto_integral.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7287/7287_texto_integral.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7289/7289_texto_integral.odt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7288/7288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7290/7290_texto_integral.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7291/7291_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7292/7292_texto_integral.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7293/7293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7294/7294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7295/7295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7296/7296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7297/7297_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7298/7298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7299/7299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7316/7316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7317/7317_texto_integral.odt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7318/7318_texto_integral.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7319/7319_texto_integral.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7320/7320_texto_integral.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7321/7321_texto_integral.odt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7322/7322_texto_integral.odt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7323/7323_texto_integral.odt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7324/7324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7325/7325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7332/7332_texto_integral.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7333/7333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7335/7335_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7337/7337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7341/7341_texto_integral.odt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7342/7342_texto_integral.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7343/7343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7344/7344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7345/7345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7346/7346_texto_integral.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7347/7347_texto_integral.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7348/7348_texto_integral.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7349/7349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7352/7352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7353/7353_texto_integral.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7354/7354_texto_integral.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7355/7355_texto_integral.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7356/7356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7357/7357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7358/7358_texto_integral.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7359/7359_texto_integral.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7360/7360_texto_integral.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7363/7363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7364/7364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7365/7365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7370/7370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7371/7371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7372/7372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7373/7373_texto_integral.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7374/7374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7375/7375_texto_integral.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7376/7376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7377/7377_texto_integral.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7378/7378_texto_integral.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7379/7379_texto_integral.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7380/7380_texto_integral.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7381/7381_texto_integral.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7387/7387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7388/7388_texto_integral.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7389/7389_texto_integral.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7390/7390_texto_integral.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7391/7391_texto_integral.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7392/7392_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7393/7393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7394/7394_texto_integral.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7395/7395_texto_integral.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7414/7414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7415/7415_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7416/7416_texto_integral.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7417/7417_texto_integral.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7418/7418_texto_integral.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7419/7419_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7420/7420_texto_integral.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7421/7421_texto_integral.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7422/7422_texto_integral.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7435/7435_texto_integral.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7436/7436_texto_integral.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7437/7437_texto_integral.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7438/7438_texto_integral.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7439/7439_texto_integral.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7440/7440_texto_integral.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7441/7441_texto_integral.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7442/7442_texto_integral.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7443/7443_texto_integral.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7449/7449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7450/7450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7451/7451_texto_integral.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7452/7452_texto_integral.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7453/7453_texto_integral.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7454/7454_texto_integral.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7455/7455_texto_integral.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7456/7456_texto_integral.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7457/7457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7458/7458_texto_integral.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7459/7459_texto_integral.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7465/7465_texto_integral.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7475/7475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7476/7476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7477/7477_texto_integral.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7478/7478_texto_integral.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7479/7479_texto_integral.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7480/7480_texto_integral.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7481/7481_texto_integral.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7482/7482_texto_integral.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7483/7483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7484/7484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7486/7486_texto_integral.odt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7487/7487_texto_integral.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7488/7488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7501/7501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7502/7502_texto_integral.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7503/7503_texto_integral.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7504/7504_texto_integral.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7505/7505_texto_integral.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7506/7506_texto_integral.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7507/7507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7508/7508_texto_integral.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7509/7509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7510/7510_texto_integral.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7511/7511_texto_integral.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7519/7519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7520/7520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7522/7522_texto_integral.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7523/7523_texto_integral.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7524/7524_texto_integral.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7525/7525_texto_integral.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7526/7526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7521/7521_texto_integral.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7527/7527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7528/7528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7541/7541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7542/7542_texto_integral.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7543/7543_texto_integral.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7544/7544_texto_integral.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7545/7545_texto_integral.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7546/7546_texto_integral.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7547/7547_texto_integral.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7548/7548_texto_integral.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7549/7549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7550/7550_texto_integral.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7551/7551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7555/7555_texto_integral.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7556/7556_texto_integral.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7557/7557_texto_integral.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7558/7558_texto_integral.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7559/7559_texto_integral.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7560/7560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7561/7561_texto_integral.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7562/7562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7563/7563_texto_integral.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7593/7593_texto_integral.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7594/7594_texto_integral.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7595/7595_texto_integral.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7596/7596_texto_integral.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7597/7597_texto_integral.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7598/7598_texto_integral.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7599/7599_texto_integral.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7600/7600_texto_integral.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7601/7601_texto_integral.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7602/7602_texto_integral.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7612/7612_texto_integral.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7613/7613_texto_integral.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7614/7614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7615/7615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7616/7616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7617/7617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7618/7618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7619/7619_texto_integral.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7631/projeto_de_lei_indica_-_procon.docx_33333333.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7627/teste.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7630/pl_indicacao_licitacao.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7634/pl_indicacao_procon.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7638/indicacao_disque_vida.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7655/rua_do_banhado_vila_mina.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7656/redutor_velocidade__na_rua_adalberto_wortmann.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7657/praca_de_lazer_vila_mina.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7658/platanos_na_av_conego_joao_marchesi.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7659/area_localizada_junto_a_antena_da_radio_clube.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7660/rek_parking.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7666/adquirir_uma_maquina_de_raio_x.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7693/contratados_mais_medicos.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7704/guarda_armada_hcc.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7661/indicacao_ciclovia_rua_francisco_bertoluci.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7662/sugerindo_que_o_executivo_faca_uma_acao_com_o_c_h7W1NDT.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7663/pl_indicacao_creche_do_idoso.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7664/pl_indicacao_iptu_animais_1.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7678/institui_o_programa_calcada_limpa.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7698/oftalmologista.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7680/plantando_vida.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7681/guarda_volumes.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7683/zoneamento.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7703/guarda_armada_hcc.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7731/indicacao_pl_serginho_1.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7732/indicacao_serginho_3.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7711/indicacao_lei_esporte_paraolimpico.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7710/isencao_RYosz6G.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7712/ruy_viana_rocha.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7713/dom_pedro.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7714/limpeza_da_praca_vila_mina.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7715/monumentos.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7716/celulares.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7717/cameras.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7718/manutencao_mercado_brombatti.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7719/que_o_promotor_notifique_os_correios_para_entre_ff5rnNk.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7720/indi_asfalto_beco_ciep.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7721/indi_bombeiros.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7722/indi_conquistando_perfeicao.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7730/indicacao_pl_serginho_2.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7735/desfile.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7739/passarela.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7740/lixo_zero.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7741/lixo_tematico.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7742/alvaras.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7743/alvara_pro.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7744/creche.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7745/jair_da_veiga.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7746/indicacao_trilha.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7755/atendimento_aos_alunos_deficientes.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7756/deficientes.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7757/ibama.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7758/liberdade.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7759/nota_10.odt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7760/redutor.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7761/rotula_1.odt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7762/rotula_2.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7763/indicacao_ensino_medio.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7764/indicacao_quadra.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7765/indicacao_festival_de_teatro_escolar.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7774/velhos.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7775/pneu.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7778/lixo.odt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7776/lampadas.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7777/asfalto.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7779/portadoras.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7780/agentes.odt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7781/diferenciada.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7791/indicacao_nego.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7792/felisberto_moraes.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7793/que_se_entre_em_contato_com_o_governo_federal_p_zGW9Wjh.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7794/ambiental.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7795/sebrae.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7796/horarios.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7797/medicamentos.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7798/plantas.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7799/rek.odt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7800/seguranca.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7801/social.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7802/indi_progredir.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7803/indicacao_orla_lago.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7804/pl_indicacao_dia_da_limpeza.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7822/saude.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7823/rotula.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7824/radio.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7825/platanos.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7826/ourides.odt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7827/esmeraldo.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7828/chacrao.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7829/bom_jesus.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7836/indicacao_quebra_molas_assis_brasil.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7837/subsidiar_a_viagem_dos_alunos_da_zona_rural.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7838/defesa.odt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7839/deficientes.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7840/fotovoltaica.odt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7841/mobilidade.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7842/interior.odt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7849/projeto.odt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7844/saiqui.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7845/santa_terezinha.odt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7857/indicacao_empresas_de_telefonia.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7858/indicacao_adesivo_carros_canela.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7859/indicacao_quebra_molas_patricio_zini.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7860/indicacao_quebra_molas_portugal.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7861/projeto_jonas_atualizado.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7862/wilibaldp.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7863/sao_lucas.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7864/redutor_s.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7865/quadra.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7866/posto_chacrao.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7867/iluminacao.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7868/creche.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7869/asfaltamento.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7875/pl_indicacao_trabalhadores.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7876/pl_indicacao_braille.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7870/agentes.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7892/indicacao_sumidouro_comunitario.odt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7893/ulisses.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7894/ambulancia.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7895/agentes.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7896/calcadas.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7897/escola_tecnica.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7898/homero.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7899/neo.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7900/social.odt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7891/indicacao_quebra_molas_rua_roma_xvcqw0k.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7926/indicacao_quebra_bernadino_timoteo_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7927/ind_parada_sao_lucas.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7928/dom_pedro.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7929/teixeira_soares.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7930/quadra.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7931/praca.odt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7932/paul.odt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7933/lazer.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7934/lampadas.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7935/corrego.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7939/bom_jesus.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7938/ana.odt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7936/indicampo_do_tatu.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7937/indi_quebra_molas_pedro_oscar.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7940/indi_embarque_e_desembarque_nos_postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7949/ind_patrimonio.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7950/indicacao_paradas_de_onibus_havan.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7951/saude.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7952/rua_do_b.odt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7953/redutores.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7954/rua_chap.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7955/benfeitorias.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7956/denuncias.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7957/homeopaticos.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7960/limpeza.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7965/indicacao_2_ccs_departamento_de_transito.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7966/praca.odt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7967/bolsoes.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7968/p_ro_jardim.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7969/iluminacao.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7970/turismo.odt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7971/placa.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7972/internet.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7973/arvore.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7992/indicacao_patrola_chacrao.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7993/compre_uma_maquina_nova_de_raio-x_ultima_geraca_sNwVoHv.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7994/que.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7995/praca.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7996/depress.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7997/banrisul.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7998/ernesto_dorneles.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7999/boca.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8000/asfalto.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8001/asfalt_e_q.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8002/indicacao_quebra_molas_rua_panoramica.odt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8015/indi_acascalhamento_junta.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8016/sinalizacao.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8017/mulher.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8018/ambi.odt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8019/pavil.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8020/poli.odt" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8021/ratos.odt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8022/residentes.odt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8023/ro.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8024/indicacao_placa.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8032/avc.odt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8033/can.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8034/corte.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8035/divu.odt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8036/matri.odt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8037/pl_l.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8038/show.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8039/rua.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8064/praca.odt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8065/ped.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8066/medico.odt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8067/colorindo.odt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8068/fachadas.odt" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8069/jornal.odt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8070/cidadania.odt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8071/artes.odt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8103/pedras.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8102/fmp.odt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8104/escola.odt" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8105/ernesto.odt" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8106/dente.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8107/caracol.odt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8108/triturador.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8109/pvs.odt" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8225/ind_citral.odt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8226/laje_de__pedro.odt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8227/aeroporto.odt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8228/agua.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8229/diabete.odt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8230/equipamentos.odt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8231/lixo.odt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8232/sacola_biop.odt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8233/sacola.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8234/sao_rafael.odt" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8235/vila_do_cedro.odt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7109/7109_texto_integral.odt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7110/7110_texto_integral.odt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7114/7114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7132/7132_texto_integral.odt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7133/7133_texto_integral.odt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7134/7134_texto_integral.odt" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7138/7138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7139/7139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7159/7159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7160/7160_texto_integral.odt" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7187/7187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7188/7188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7189/7189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7194/7194_texto_integral.odt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7224/7224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7245/7245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7247/7247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7249/7249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7265/7265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7281/7281_texto_integral.odt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7283/7283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7307/7307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7308/7308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7309/7309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7310/7310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7313/7313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7329/7329_texto_integral.odt" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7330/7330_texto_integral.odt" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7331/7331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7334/7334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7351/7351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7362/7362_texto_integral.odt" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7366/7366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7367/7367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7368/7368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7382/7382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7398/7398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7399/7399_texto_integral.odt" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7402/7402_texto_integral.odt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7405/7405_texto_integral.odt" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7423/7423_texto_integral.odt" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7424/7424_texto_integral.odt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7425/7425_texto_integral.odt" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7427/7427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7448/7448_texto_integral.odt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7472/7472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7473/7473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7474/7474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7485/7485_texto_integral.odt" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7490/7490_texto_integral.odt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7491/7491_texto_integral.odt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7492/7492_texto_integral.odt" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7493/7493_texto_integral.odt" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7498/7498_texto_integral.odt" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7499/7499_texto_integral.odt" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7500/7500_texto_integral.odt" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7513/7513_texto_integral.odt" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7518/7518_texto_integral.odt" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7538/7538_texto_integral.odt" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7539/7539_texto_integral.odt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7540/7540_texto_integral.odt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7552/7552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7553/7553_texto_integral.odt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7564/7564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7565/7565_texto_integral.odt" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7569/7569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7604/7604_texto_integral.odt" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7608/7608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7620/7620_texto_integral.odt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7621/7621_texto_integral.odt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7622/7622_texto_integral.odt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7639/9594.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7637/9595.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7643/ademir__mocao.odt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7644/mocao_ctg_65_anos.odt" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7645/mocao_roberto_pan_mulfsob.odt" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7646/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7647/orildo.odt" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7648/the_petit.odt" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7665/mocao_ana_angelo.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7675/mocao_escola_diva.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7674/mocao_de_repudio.odt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7690/mocao_no_2019_cbmrs.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7697/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7723/mocao_equipe_mato_ou_morro.odt" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7724/marina_sosim.odt" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7725/bruna.odt" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7747/mocao_aplausos_guilherme.odt" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7748/mocao_de_aplauso_abutres_moto_clube.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7809/mocao_agentes_de_transito.odt" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7810/mocao_taxista.odt" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7818/mocao_de_aplauso_dionatan.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7846/mocao__ari.odt" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7847/descontentamento_com_a_possivel_retirada_de_doi_etYdRIv.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7852/mocao_de_aplauso_para_a_universidade_de_caxias__V0gCJCT.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7853/confeitaria_serrana.odt" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7854/julio.odt" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7855/jurgen.odt" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7856/sergio.odt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7889/mocao_de_aplauso_ao_corpo_diretivo_da_escola_coopec.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7890/mocao_de_aplauso_mara_rubia.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7901/mocao_de_aplauso_eva_dias.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7922/mocao_gallas.odt" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7923/mocao_alambique_flor_do_vale.odt" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7924/mocao_de_paulo_flore.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7944/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7958/clovis.odt" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7959/bombeiro.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7974/mocao_de_aplauso_braulio.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7975/mocao_de_aplauso_alenirio.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7976/mocao_de_aplauso_josemar.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7977/laghetto.odt" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7978/terno_de_reis.odt" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7980/mocao_de_aplauso_jose_hildor_leal.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8007/mocao_a_brigada.odt" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8004/mocao_de_aplauso_dirceu.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8005/mocao_de_aplauso_pedro_jose_carlos.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8006/mocao_de_aplauso_pedro_dioclecio.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8008/mocao_pms_2.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8013/mocao_de_aplauso_ao_pedro_fogaca..doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8010/mocao_de_repudio_servidores.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8011/mocao_de_aplauso_para_a_secretaria_de_turismo.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8012/mocao_de_aplauso_85_anos_circulo.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8009/pedido_de_informacoes_no_2019_citacao_prefeitu_YWDDxkq.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8014/mocao_festival_de_danca.odt" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8031/mocao_s.odt" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8040/mocao_havan.odt" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8041/mocao_de_repudio_plebicito.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8052/mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8053/mocao_serrano.odt" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8072/aplauso_ao_farmacia_lider_pelo_seu_aniversario__8HK3Jzh.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8224/mocao_no_2019_ze_agnelo.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8223/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8239/aplauso_toque.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7163/7163_texto_integral.odt" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7197/7197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7198/7198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7212/7212_texto_integral.odt" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7213/7213_texto_integral.odt" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7242/7242_texto_integral.odt" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7243/7243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7244/7244_texto_integral.odt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7282/7282_texto_integral.odt" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7311/7311_texto_integral.odt" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7312/7312_texto_integral.odt" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7361/7361_texto_integral.odt" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7369/7369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7383/7383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7400/7400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7406/7406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7407/7407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7408/7408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7409/7409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7410/7410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7426/7426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7445/7445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7460/7460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7461/7461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7462/7462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7463/7463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7464/7464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7466/7466_texto_integral.odt" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7470/7470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7471/7471_texto_integral.odt" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7516/7516_texto_integral.odt" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7517/7517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7536/7536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7537/7537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7554/7554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7605/7605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7623/7623_texto_integral.odt" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7624/7624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7625/7625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7633/pedido_de_informacao_transito.odt" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7635/9601.odt" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7649/qual_o_tempo_de_espera_na_fila_da_castracao..doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7650/se_ja_foi_feito_a_licitacao_para_o_concerto_da__KVhyVfS.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7651/operacao_financeira.odt" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7726/inf_turismo.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7727/posto_saude_ii.odt" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7728/pedido_de_informacao_sistema_de_informatica.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7729/sobra_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7749/copia_e_informe_se_existe_algum_candidato_conco_LxmU2LY.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7773/pedido_de_informacao_salarios.odt" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7783/pedido_de_informacoes_no_2019_qtas_pessoas_no_mirote.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7784/pedido_de_informacoes_2019_telefone_animais.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7785/pedido_de_informacoes_2019_reus_improbidade_e__exgsFCa.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7786/pedido_de_informacoes_no_2019_rol_dos_estgiari_qwDmk3J.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7788/pedido_de_informacoes_2019_acoes_improbidade_n_VWPYOpJ.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7787/pedido_de_informacoes_2019_honorarios_advogado_6To60J0.docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7789/pedido_de_informacao_sobre_arroios.odt" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7848/caracol_que_esta_a_7km_do_centro_da_cidade_pode_wkUUK33.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7886/wiliibald.odt" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7941/pedido_de_informacoes_no_2019_recurso_ong_info.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7947/museu.odt" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7948/sec_saude_inf.odt" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8029/pedido_de_informacao_estatua.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8042/qual_o_custo_anual_de_um_vereador_ao_cofres_publicos.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8043/qual_o_valor_que_o_executivo_paga_hoje_com_alug_DyIVjsG.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8044/quantos_imoveis_edificado_a_prefeitura_possui..doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8045/se_houve_apontamento_do_recurso_repassado_em_20_MinLryg.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8046/liixo.odt" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8073/se_a_sede_do_centro_social_padre_franco_possui_ppci..doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8074/se_a_sede_do_oasis_santa_angel_possui_ppci.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8075/pedido_de_informacao_transito.odt" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8076/pedido_de_informacao_rek.odt" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8077/pedido_de_informacao_pintor.odt" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7136/7136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7137/7137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7165/7165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7195/7195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7196/7196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7241/7241_texto_integral.odt" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7263/7263_texto_integral.odt" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7301/7301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7302/7302_texto_integral.odt" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7303/7303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7304/7304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7305/7305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7300/7300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7326/7326_texto_integral.odt" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7327/7327_texto_integral.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7328/7328_texto_integral.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7350/7350_texto_integral.odt" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7401/7401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7411/7411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7412/7412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7413/7413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7434/7434_texto_integral.odt" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7497/7497_texto_integral.odt" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7636/9600.odt" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7652/tapa_buraco__1_de_janeiro.odt" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7733/pedido_de_providencia_container_serginho.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7734/pedido_de_providencia_egr_serginho.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7790/que_seja_colocado_duas_linhas_de_onibus_semanai_WWLr7aJ.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7887/frida_haak.odt" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7888/estrada_banhado_grande.odt" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7942/borges_de_medeiros.odt" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7943/pedido_de_providencias_no2019_jair_da_veiga_muro.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8025/prov_esgoto.odt" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8062/redutor_dbombacha.odt" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8063/onibus_bairros.odt" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7209/7209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7469/7469_texto_integral.odt" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7489/7489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7529/7529_texto_integral.odt" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7686/projeto_de_decreto_legislativo_final_de_ano_2.odt" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7770/pdl_margarete_fatima_lucca.odt" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7814/cidadao_canelense_-_marco_antonio.odt" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7815/cidadao_canelense_-_leandra.odt" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7816/cidadao_canelense_-_valdir_boniatti.odt" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7817/cidadao_canelense_-_pedro_boniatti.odt" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7833/pdl_12_2019.odt" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7834/famoso.odt" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7835/leo.odt" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7883/pdl_15_2019.odt" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7884/pdl_16_2019.odt" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7885/pdl_vladimir.odt" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7919/maria_cassola.odt" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7920/titulo_saldanha.odt" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7921/marina_susin_projeto_TTmqh5d.odt" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7946/cris_projeto.odt" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7989/cidadao_canelense_-_arnaldo_tramontin.odt" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7990/cidadao_canelense_-_claudio_scherer.odt" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7991/cidadao_canelense_-_aracy_sartori.odt" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8026/titulo_de_cidadao_canelense_ao_ilustre_senhor_a_0qUs4i9.odt" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8027/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_6uFlZIi.odt" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8028/cidadao_canelense_-_ricardo_campos_mentz.odt" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8055/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_xTsGJKr.odt" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8078/eloi.odt" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8079/marcelomattedasilva.odt" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8080/ronaldo.odt" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8081/pdl_pedro_almeida_de_oliveira.odt" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8083/pdl_francisco_pedro_dos_santos.odt" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8084/cidadao_canelense_-_elias_davi_da_rosa.odt" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8085/cidadao_canelense_-_nilda_terezinha_de_athaides.odt" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8086/cidadao_canelense_-_daniela.odt" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8087/pastor_Zg0F5Zu.odt" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8088/cidadao_canelense_-_adelar_ramm_just.odt" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8091/vilmar.odt" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8092/pdl_valente.odt" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8093/cidadao_canelense_-_aldo_tramontin.odt" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8094/angelo.odt" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7831/projeto_de_emenda_a_lei_organica_-_emenda_const_7vJnYPF.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7193/7193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7214/7214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7248/7248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7428/7428_texto_integral.zip" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7877/plc_no_xx_-_2019_-_enfermeiros.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7962/plc_no_06-_2019_-_alteracao_do_codigo_tributari_nhJk25H.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8049/plc_no_007_-_2019_-_alteracao_lc_no_25-2012_-_r_DzJ3IQt.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8100/plc_no_008_-_2019_-_adita_tabela_ii_-_planta_g_Uhsv10M.docx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8097/plc_no_009_-_2019_-_agentes_de_endemias_-_alte_7xLeCPW.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7120/7120_texto_integral.odt" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7121/7121_texto_integral.odt" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7122/7122_texto_integral.odt" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7166/7166_texto_integral.odt" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7239/7239_texto_integral.odt" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7397/7397_texto_integral.odt" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7512/7512_texto_integral.odt" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7603/7603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7632/pll_10.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7873/_pll_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7874/pll_a_ser_apresentado_1.odt" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7106/7106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7107/7107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7108/7108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7111/7111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7113/7113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7141/7141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7140/7140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7161/7161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7162/7162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7190/7190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7192/7192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7215/7215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7216/7216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7217/7217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7218/7218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7219/7219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7220/7220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7251/7251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7266/7266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7267/7267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7268/7268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7284/7284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7314/7314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7315/7315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7336/7336_texto_integral.odt" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7338/7338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7339/7339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7340/7340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7403/7403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7429/7429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7430/7430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7431/7431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7432/7432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7433/7433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7446/7446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7468/7468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7496/7496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7495/7495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7514/7514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7515/7515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7530/7530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7531/7531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7532/7532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7533/7533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7534/7534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7535/7535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7574/7574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7573/7573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7575/7575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7576/7576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7577/7577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7578/7578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7579/7579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7580/7580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7581/7581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7582/7582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7583/7583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7584/7584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7585/7585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7586/7586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7587/7587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7588/7588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7589/7589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7590/7590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7591/7591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7592/7592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7609/7609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7610/7610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7611/7611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7626/pl_no_071_-_2019-_contratacao_temporaria_motori_KEZFoZr.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7628/pl_no_072_-_2019-_limita_30_para_cobranaca_de_c_uKCuyjI.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7629/pl_no_073_-_2019-_permuta_cassino_x_hospital_novo.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7640/pl_no_074_-_2018_-_altera_lei_3.942_-_ppa_2018-_GCX2sl4.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7641/pl_no_075_-_2019_-_altera_lm_no_4.142-2018_-_ld_DceWmy8.zip" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7642/pl_no_076_-_2019_-_denomina_ginasio_municipal__M59HUYB.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7653/pl_no_77_-_2019_-_ldo_2020.zip" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7654/pl_no_078_-_2019_-_retificacao_da_lei_municipal_6HOWSc7.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7736/pl_no_079_-_2019_-_abre_credito_suplementar_por_sPTVZny.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7705/pl_no_80_-_2019_abre_credito_suplementar_por_e_S1itg8w.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7706/pl_no_81-_2019_abre_credito_suplementar_por_re_FHv4EzF.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7707/pl_no_082-_2019_-_pro-sinos.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7708/pl_no_083_-_2019_altera_lei_3.954-2017_autoriz_P0E965S.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7709/pl_no_084-_2019_-_imovel_fudacao_cultural_de_ca_nXDm9iN.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7738/pl_no_085_-_2019_-_abre_credito_suplementar_por_qr6Qh27.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7737/pl_no_086_-_2019_-_agentes_de_combate_a_endemias.doc" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7750/pl_no_087_-_2019_-_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7751/pl_no_088_-_2019_-_mocovi_-_aditivo_r_90.00000.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7767/pl_no_089_-_2019-_autoriza_alienacao_de_imovel_-_lions.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7768/pl_no_090_-_2019_-_centro_de_feiras_-_supergame_OAOQ83B.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7769/pl_no_091_-_2019_-_projeto_especial_-_mitra_da_diocese.zip" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7782/pl_no_092_-_2019_-_abre_credito_suplementar_por_8GDInr6.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7805/pl_no_093_-_2019-_contratacao_de_caixas_caracol.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7806/pl_no_094_-_2019_-_desconto_iptu_e_taxa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7807/pl_no_095_-_2019_-_altera_lei_557-1981_-_denomi_VDD1PJw.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7808/pl_no_096_-_2018_-_auxilio_financeiro_-_acic_sa_3zeOvvo.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7812/pl_no_097_-_2019_-_auxilio_financeiro_-_fcc_-_f_QhVhzf5.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7813/pl_no_098_-_2019_-_contratacao_temporaria_-_var_GJv5LU6.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7819/pl_no_099_-_2019_-_institui_7_de_julho_data_de__IXSkzeE.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7820/pl_no_100_-_2019_-_auxilio_financeiro_-_rosa_de_GzmZjfZ.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7830/pl_no_101_-_2019_-_abre_credito_suplementar_por_PU5Z3lb.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7832/pl_no_102_-_2019_-_alteracao_lei_4.348-2019_-_c_4AXIV5Z.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7851/pl_no_103_-_2019_-_altera_a_lm._2100-2004_-_ciep.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7850/pl_no_104_-_2019_-_projeto_intervir_nas_ruas.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7878/pl_no_105_-_2018_-_auxilio_financeiro_-_aditivo_Y6Nvz4S.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7879/pl_no_106_-_2018_-_auxilio_financeiro_-_oasis_s_XhQsuf1.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7880/pl_no_107_-_2019_-_abre_credito_suplementar_por_C7aiP4K.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7881/pl_no_108_-_2019_-_abre_credito_suplementar_por_mkJznqX.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7882/pl_no_109_-_2019_-_abre_credito_suplementar_por_aGq2LWd.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7902/pl_no_110-_2019-_criacao_do_centro_de_referenci_OlbNfVj.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7903/pl_no_111_-_2019_-_abre_credito_suplementar_por_zvDCbng.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7904/pl_no_112_-_2019_-_abre_credito_suplementar_por_786Tm1x.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7905/pl_no_113_-_2019_-_abre_credito_suplementar_por_g4qCCvo.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7906/pl_no_114_-_2019_-_abre_credito_suplementar_por_8r9dGqa.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7907/pl_no_115_-_2019_-_abre_credito_suplementar_por_gZ9eZvI.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7908/pl_no_116_-_2019_-_abre_credito_suplementar_por_1hgK2MJ.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7909/pl_no_117_-_2019_-_abre_credito_suplementar_por_1mh0Yhv.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7910/pl_no_118_-_2019_-_abre_credito_suplementar_por_uduaUo9.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7911/pl_no_119_-_2019_-_abre_credito_suplementar_por_RYVytuM.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7912/pl_no_120_-_2019_-_abre_credito_suplementar_por_M9eEpiy.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7913/pl_no_121_-_2019_-_abre_credito_suplementar_por_EqmXPfi.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7914/pl_no_122_-_2019_-_abre_credito_suplementar_por_Buhtb0f.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7915/pl_no_123_-_2019_-_abre_credito_suplementar_por_xHDJNmZ.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7916/pl_no_124_-_2019_-_abre_credito_suplementar_por_jtM0JMi.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7917/pl_no_125_-_2019_-_abre_credito_suplementar_por_NqjdBHC.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7918/pl_no_126_-_2019_-_abre_credito_suplementar_por_YyIghix.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7945/pl_no_127_-_2019_-_doacao_de_rua_-_licio_administracao.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7961/pl_no_128_-_2019_-_area_interesse_social_-_rua__DlDi2p3.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7963/pl_no_129_-_2019_-_abre_credito_suplementar_por_dI31wmp.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7964/pl_no_130_-_2019_-_loa_2020.zip" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7979/pl_no_131_-_2019_-_projeto_lei_vegetacao_-_vers_1dDdCWv.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7983/pl_no_132_-_2019_-_abre_credito_suplem._por_exp_lfbJMpy.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7982/pl_no_133_-_2019_-_abre_credito_suplementar_por_w8z4pze.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7984/pl_no_134_-_2019_-_plano_de_mobilidade_urbana_0_NI9rJBp.zip" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7988/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__wjSTWi3.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7987/pl_no_136_-_2019_-_abre_credito_suplementar_por_RyB9K01.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7986/pl_no_137_-_2019_-_auxilio_financeiro_-_apae_r__ru5G5T1.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7985/pl_no_138_-_2019_-_jari.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8047/pl_no_139_-_2019_-_abre_credito_suplementar_por_bq8FmgU.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8048/pl_no_140_-_2019-_interesse_social_-_reviver_-__UOo1y8z.odt" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8050/pl_no_141-_2019_-_abre_credito_suplementar_por__qDKQTxD.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8056/pl_no_142_-_2019_-_recebimento_de_projeto_aeroporto.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8061/pl_no_143_-_2019_-_interesse_social_-_terras_al_ecfiu2V.zip" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8058/pl_no_144_-_2019_-_auxilio_financeiro_-_d._luiz_YFsEqkX.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8059/pl_no_145_-_2019_-_abre_credito_suplementar_por_jbiQo57.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8060/pl_no_146_-_2019_-_abre_credito_suplementar_por_KnduXd7.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8090/pl_no_147_-_2019_-_abre_credito_suplementar_por_k2wbpvx.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8099/pl_no_148_-_2019_-_projeto_especial_havan_rjzr2yz.zip" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8101/pl_no_149_-_2019_-_abre_credito_suplementar_por_UpGTU6J.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8098/pl_no_150_-_2019_-_financiamento_bndes_-_caixa__H1G1mGP.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8096/pl_no_151_-_2019_-_alteracao_lm_no_4.341-2019_-_EiqOgiO.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8203/pl_no_152_-_2019_-_alteracao_lei_no_3.663-2015.docx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8204/pl_no_153_-_2019_-_contratacao_diversas_-_obras_a1vgwnx.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8205/pl_no_154_-_2019_-_altera_lei_3.942_-_ppa_2018-_s3skKcF.zip" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8206/pl_no_155_-_2019-_contratacao_temporaria_-_vari_68O6w3U.odt" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8236/pl_no_156_-_2019_-_auxilio_financeiro_comdica_-_apae_r_21.436174.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8237/pl_no_157_-_2019_-_calendario_de_eventos_2020.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8238/pl_no_158_-_2019_-_auxilio_subvencao_-_ctg_-_rodeio.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8240/pl_no_159_-_2019_-_auxilio_financeiro_-_mocovi_-_auxilio_natalino.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8241/pl_no_160_-_2019_-_beneficio_canela_do_futuro_-_dauper_ind._e_comercio.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8245/pl_no_161_-_2019_-_procon.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7144/7144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7386/7386_texto_integral.odt" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7447/7447_texto_integral.odt" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7772/pr_banco_de_ideias..doc" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7771/resolucao_sessao_itinerante_09.07.odt" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8095/resolucao_2.2014.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7112/7112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7142/7142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7191/7191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7306/7306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7384/7384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7385/7385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7444/7444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7467/7467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7568/7568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7766/requerimento_savi.doc" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7981/requerimento_emilia.doc" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8030/requerimento_emilia_para_saude.doc" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7754/pl_no_077_-_2019_-_substitutivo_-_ldo_2020.zip" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8051/pl_no_130_-_2019_-_loa_2020_-_substitutivo.zip" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8054/plo_131_subs_2019.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8057/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__ar95xD0.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7221/7221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7222/7222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7250/7250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7566/7566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7567/7567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7570/7570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7571/7571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7572/7572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7606/7606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7607/7607_texto_integral.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7811/emenda_ldo_coleta_de_lixo_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7821/emenda_aditiva_ismael.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8089/emenda_modificativa_1t.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8110/disponivel_-_alberi_galvani_dias_-_apae_-_r_30.00000_1.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8111/disponivel_-_alberi_galvani_dias_-_canela_cross_ahJPi5J.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8112/disponivel_-_alberi_galvani_dias_-_dom_guanella_4X0hUdJ.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8113/disponivel_-_alberi_galvani_dias_-_sonho_olimpi_V2EtGl6.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8114/saude_-_alberi_galvani_dias_-_hospital_-_diagno_j1tykab.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8115/1_disponivel_-_carlos_ricardo_de_oliveira_-_apa_uLO1Inw.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8116/2_disponivel_-_carlos_ricardo_de_oliveira_-_dom_tqvp25J.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8117/5_disponivel_-_carlos_ricardo_de_oliveira_-_eme_PK5DGMJ.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8118/3_disponivel_-_carlos_ricardo_de_oliveira_-_eme_esSQONc.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8119/4_disponivel_-_carlos_ricardo_de_oliveira_-_eme_fKhRP1I.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8120/6_disponivel_-_carlos_ricardo_de_oliveira_-_eme_cd89WgX.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8121/8_saude_-_carlos_ricardo_de_oliveira_-_hospital_4ZZf0Ua.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8122/disponivel_-_carmen_lucia_de_moraes_-_oasis_san_5nhvxkC.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8123/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8124/saude_-_carmen_lucia_de_moraes_-_desfibrilador__emPgmJE.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8125/saude_-_carmen_lucia_de_moraes_-_hospital_-_dia_8nL7Oa5.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8126/saude_-_carmen_lucia_de_moraes_-_manutencao_pos_cV6NTNm.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8127/saude_-_carmen_lucia_de_moraes_-_reforma_posto__Mvm7du2.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8128/saude_-_emilia_guedes_fulcher_-_reforma_posto_c_uyzWlPw.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8129/2019_disponivel_-_ismael_viezze_-_escoteiros_-__cNB1wP0.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8130/2019_disponivel_-_ismal_viezze_-_sonarte_-_r_50.00000.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8131/2019_saude_-_ismael_viezze_-_sae_-_r133.96332.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8132/r21.73166_castracao_de_animais_junto_ao_bairro__ZPoxI0z.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8133/alberi_galvani_dias_-_hospital_-_r_155.62156._tg9x7dt.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8134/r7.00000_junto_a_escola_conego_joao_marchese_pa_4NMfTFa.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8135/movimento_comunitario_de_combate_a_violencia_r__flxJ6sQ.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8136/de_manutencao_na_infraestrutura_do_caps.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8137/saude_-_jeronimo_terra_rolim_-_equipamentos_aca_uY5zMc9.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8138/saude__jeronimo_terra_rolim__hospital__exames_l_QVxK8Rn.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8139/tendo_em_vista_as_necessidades_de_gastos_com_o__M7eJYD8.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8140/disponivel_-_jonas_roberto_bohm_bernando_-_moco_kpdCtq9.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8141/saude_-_jonas_roberto_bohn_bernardo_-_equipamen_FPlPZTr.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8142/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_FpOcLEt.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8143/saude_-_jonas_roberto_bohn_bernardo_-_manutenca_I7aqkoZ.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8144/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_oeqVifC.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8145/saude_-_jonas_roberto_bohn_bernardo_-_reforma_p_8OPJCEb.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8146/disponivel_-_leandro_gralha_da_silva_-_emei_ser_rqxVLYA.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8147/disponivel_-_leandro_gralha_da_silva_-_mocovi_-_L6pOwfk.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8148/disponivel_-_leandro_gralha_da_silva_-_parada_d_oVMTGzg.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8149/disponivel_-_leandro_gralha_da_silva_-_quebra-m_XJETexQ.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8150/saude_-_leandro_gralha_da_silva_-_hospital__-_r_LUDYFzZ.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8151/disponivel_-_marcelo_de_brito_drehmer_-_calcada_KADpW93.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8152/saude_-_marcelo_de_brito_drehmer_-_hospital_-_r_MTp1No6.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8153/disponivel_-_marcelo_vargas_savi_-_calcadas_-_r_KMcoCa0.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8154/disponivel_-_marcelo_vargas_savi_-_casa_lar_-_r_lvw9Bc8.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8155/disponivel_-_marcelo_vargas_savi_-_dom_guanella_hecDgB6.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8156/disponivel_-_marcelo_vargas_savi_-_esporte_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8157/disponivel_-_marcelo_vargas_savi_-_mocovi_-_r_30.00000.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8158/disponivel_-_marcelo_vargas_savi_-_pavimentacao_Tt5i1ai.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8159/saude_-_marcelo_vargas_savi_-_equipamentos_post_THjArZS.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8160/saude_-_marcelo_vargas_savi_-_fraldas_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8161/saude_-_marcelo_vargas_savi_-_hospital_-_r_50.00000.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8162/saude_-_marcelo_vargas_savi_-_medicamentos_-_r_18.73166.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8163/saude_-_marcelo_vargas_savi_-_reforma_posto_canelinha_-_r_20.00000.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8164/1_disponivel_-_merlin_jone_wulff_-_apae_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8165/2_disponivel_-_merlin_jone_wulff_-_dom_guanella_webE00s.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8166/4_disponivel_-_merlin_jone_wulff_-_emeif_joao_a_96qzzCz.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8167/5_disponivel_-_merlin_jone_wulff_-_emeif_rodolf_hjf97yW.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8168/3_disponivel_-_merlin_jone_wulff_-_mocovi_-_r_34.73166.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8169/6_disponivel_-_merlin_jone_wulff_-_parada_de_on_IXA4vtb.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8170/7_saude_-_merlin_jone_wulff_-_hospital_-_diagno_9evF1vb.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8171/emilia_guedes_fulcher_-_calcadas_-_r_155.62156.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8172/leandro_gralha_da_silva_-_castracoes_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8173/leandro_gralha_da_silva_-_pavimentacao_-_r_145.62156.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8174/marcelo_drehmer_-_equipamentos_obras_-_r_155.62156.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8175/marcelo_vargas_savi_-_calcadas_-_r_20.00000.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8176/marcelo_vargas_savi_-_calcadas_-_r_110.00000.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8177/marcelo_vargas_savi_-_controlador_de_velocidade_f5F6FHw.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8178/marcelo_vargas_savi_-_parada_de_onibus_-_r_10.00000.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8179/2019_bancada_pdt_-_climatizacao_emeif_-_r150.86469.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8180/2019_bancada_pdt_-_equipamentos_hemodialise_-_r_cBLOhCf.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8181/2019_bancada_pdt_-_mocovi_-_r_40.00000.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8182/carmen_lucia_de_moraes_-_calcadas_-_r_150.62156_1.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8183/saude_-_carmen_lucia_de_moares_-_caps_-_r_20.00000.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8184/jonas_roberto_bohn_bernardo_-_apae_-_20.62156.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8185/jonas_roberto_bohn_bernardo_-_castracoes_-_r_25.00000.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8186/jonas_roberto_bohn_bernardo_-_dom_guanella_-_30.00000.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8187/jonas_roberto_bohn_bernardo_-_equipamentos_emei_765u9TB.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8188/jonas_roberto_bohn_bernardo_-_oasis_-_20.00000.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8189/jonas_roberto_bohn_bernardo_-_sinalizacao_turis_1BdoxVq.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8190/tendo_em_vista_as_necessidades_de_manutencao_na_xdG67sR.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8191/tendo_em_vista_as_necessidades_de_castracao_de__NzoPBsQ.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8192/compra_de_materiais_de_construcao_para_casas_po_dDiVawJ.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8193/secretaria_municipal_de_obras_servicos_urbanos__QhNh2Br.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8194/realizacao_de_projeto_arquitetonico_e_urbanisti_FxVTxQc.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8195/reforma_e_adequacao_do_piso_do_galpao_da_area_d_Irow6ft.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8196/r1.87000_junto_a_escola_emeif_santa_terezinha_p_5WXSjLF.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8197/r6.75156_junto_a_escola_severino_travi_junto_a__WMkKZ5U.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8198/r30.00000_para_a_revitalizacao_da_praca_localiz_2DqU0yJ.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8199/07_saude_-_carlos_ricardo_de_oliveira_-_equipam_f0VeKbp.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8201/emenda_modificativa_-_vrm.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8202/emenda_supressiva_-_exoticas_2.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8207/disponivel_-_emilia_guedes_fulcher_-_calcadas_-_r_24.73166.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8208/emilia_guedes_funcher_-__r105.62156.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8209/disponivel_-_emilia_guedes_fulcher_-_emeif_severino_travi_-_r_50.00000.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8210/disponivel_-_emilia_guedes_fulcher_-_pracas_-_r_12.00000.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8211/disponivel_-_emilia_guedes_fulcher_-_mocovi_-_r_12.00000.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8212/emenda_01_-_saude_-_r12.00000_-_compra_de_equipamento_para_saude_-_ecografia.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8213/01_-_emenda__r86.73166_emilia_guedes_funcher-_hospital.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8214/emenda_01_-_r50.00000__bancada_-_obras.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8215/1-alberi_galvani_dias_-_hospital_-_r_95.62156.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8216/2-saude_-_alberi_galvani_dias_-_hospital_-_diagnostico_por_imagem_-_r_98.73166.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8217/alberi_-_rodolfo_1.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8218/alberi_galvani_dias_-_casa_lar_-_r_30.00000.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8219/disponivel_-_alberi_galvani_dias_-_dom_guanella_-_r_30.000001.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8220/alberi_galvani_dias_-_esperanca_e_paz_-_r_30.00000.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8221/disponivel_-_alberi_galvani_dias_-_sonho_olimpico_-_r_30.00000_3.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8222/disponivel_-_alberi_galvani_dias_-_canela_cross_clube_-_r_8.73166_02.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8243/emenda_modificativa_havan_3.odt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8242/emenda_modificativa_havan_2.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8244/emenda_aditiva_havan_1.odt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7115/7115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7116/7116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7117/7117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7118/7118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7119/7119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7123/7123_texto_integral.odt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7124/7124_texto_integral.odt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7125/7125_texto_integral.odt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7126/7126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7127/7127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7128/7128_texto_integral.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7129/7129_texto_integral.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7130/7130_texto_integral.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7131/7131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7135/7135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7156/7156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7155/7155_texto_integral.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7154/7154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7153/7153_texto_integral.odt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7152/7152_texto_integral.odt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7151/7151_texto_integral.odt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7150/7150_texto_integral.odt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7149/7149_texto_integral.odt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7148/7148_texto_integral.odt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7147/7147_texto_integral.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7146/7146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7145/7145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7157/7157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7158/7158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7164/7164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7167/7167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7168/7168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7169/7169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7170/7170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7171/7171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7173/7173_texto_integral.odt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7174/7174_texto_integral.odt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7175/7175_texto_integral.odt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7176/7176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7177/7177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7178/7178_texto_integral.odt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7179/7179_texto_integral.odt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7180/7180_texto_integral.odt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7181/7181_texto_integral.odt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7182/7182_texto_integral.odt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7183/7183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7184/7184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7185/7185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7186/7186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7172/7172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7199/7199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7200/7200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7201/7201_texto_integral.odt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7202/7202_texto_integral.odt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7203/7203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7204/7204_texto_integral.odt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7205/7205_texto_integral.odt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7206/7206_texto_integral.odt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7207/7207_texto_integral.odt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7208/7208_texto_integral.odt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7210/7210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7225/7225_texto_integral.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7226/7226_texto_integral.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7227/7227_texto_integral.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7228/7228_texto_integral.odt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7229/7229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7230/7230_texto_integral.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7231/7231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7232/7232_texto_integral.odt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7233/7233_texto_integral.odt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7234/7234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7235/7235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7236/7236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7237/7237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7238/7238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7252/7252_texto_integral.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7253/7253_texto_integral.odt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7254/7254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7255/7255_texto_integral.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7256/7256_texto_integral.odt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7257/7257_texto_integral.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7258/7258_texto_integral.odt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7259/7259_texto_integral.odt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7260/7260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7261/7261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7262/7262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7269/7269_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7272/7272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7271/7271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7270/7270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7273/7273_texto_integral.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7280/7280_texto_integral.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7274/7274_texto_integral.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7275/7275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7276/7276_texto_integral.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7277/7277_texto_integral.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7278/7278_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7279/7279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7285/7285_texto_integral.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7286/7286_texto_integral.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7287/7287_texto_integral.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7289/7289_texto_integral.odt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7288/7288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7290/7290_texto_integral.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7291/7291_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7292/7292_texto_integral.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7293/7293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7294/7294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7295/7295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7296/7296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7297/7297_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7298/7298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7299/7299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7316/7316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7317/7317_texto_integral.odt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7318/7318_texto_integral.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7319/7319_texto_integral.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7320/7320_texto_integral.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7321/7321_texto_integral.odt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7322/7322_texto_integral.odt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7323/7323_texto_integral.odt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7324/7324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7325/7325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7332/7332_texto_integral.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7333/7333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7335/7335_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7337/7337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7341/7341_texto_integral.odt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7342/7342_texto_integral.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7343/7343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7344/7344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7345/7345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7346/7346_texto_integral.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7347/7347_texto_integral.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7348/7348_texto_integral.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7349/7349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7352/7352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7353/7353_texto_integral.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7354/7354_texto_integral.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7355/7355_texto_integral.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7356/7356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7357/7357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7358/7358_texto_integral.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7359/7359_texto_integral.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7360/7360_texto_integral.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7363/7363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7364/7364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7365/7365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7370/7370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7371/7371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7372/7372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7373/7373_texto_integral.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7374/7374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7375/7375_texto_integral.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7376/7376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7377/7377_texto_integral.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7378/7378_texto_integral.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7379/7379_texto_integral.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7380/7380_texto_integral.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7381/7381_texto_integral.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7387/7387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7388/7388_texto_integral.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7389/7389_texto_integral.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7390/7390_texto_integral.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7391/7391_texto_integral.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7392/7392_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7393/7393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7394/7394_texto_integral.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7395/7395_texto_integral.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7414/7414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7415/7415_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7416/7416_texto_integral.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7417/7417_texto_integral.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7418/7418_texto_integral.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7419/7419_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7420/7420_texto_integral.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7421/7421_texto_integral.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7422/7422_texto_integral.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7435/7435_texto_integral.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7436/7436_texto_integral.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7437/7437_texto_integral.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7438/7438_texto_integral.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7439/7439_texto_integral.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7440/7440_texto_integral.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7441/7441_texto_integral.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7442/7442_texto_integral.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7443/7443_texto_integral.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7449/7449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7450/7450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7451/7451_texto_integral.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7452/7452_texto_integral.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7453/7453_texto_integral.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7454/7454_texto_integral.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7455/7455_texto_integral.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7456/7456_texto_integral.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7457/7457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7458/7458_texto_integral.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7459/7459_texto_integral.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7465/7465_texto_integral.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7475/7475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7476/7476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7477/7477_texto_integral.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7478/7478_texto_integral.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7479/7479_texto_integral.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7480/7480_texto_integral.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7481/7481_texto_integral.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7482/7482_texto_integral.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7483/7483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7484/7484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7486/7486_texto_integral.odt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7487/7487_texto_integral.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7488/7488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7501/7501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7502/7502_texto_integral.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7503/7503_texto_integral.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7504/7504_texto_integral.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7505/7505_texto_integral.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7506/7506_texto_integral.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7507/7507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7508/7508_texto_integral.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7509/7509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7510/7510_texto_integral.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7511/7511_texto_integral.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7519/7519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7520/7520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7522/7522_texto_integral.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7523/7523_texto_integral.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7524/7524_texto_integral.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7525/7525_texto_integral.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7526/7526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7521/7521_texto_integral.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7527/7527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7528/7528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7541/7541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7542/7542_texto_integral.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7543/7543_texto_integral.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7544/7544_texto_integral.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7545/7545_texto_integral.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7546/7546_texto_integral.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7547/7547_texto_integral.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7548/7548_texto_integral.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7549/7549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7550/7550_texto_integral.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7551/7551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7555/7555_texto_integral.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7556/7556_texto_integral.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7557/7557_texto_integral.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7558/7558_texto_integral.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7559/7559_texto_integral.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7560/7560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7561/7561_texto_integral.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7562/7562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7563/7563_texto_integral.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7593/7593_texto_integral.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7594/7594_texto_integral.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7595/7595_texto_integral.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7596/7596_texto_integral.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7597/7597_texto_integral.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7598/7598_texto_integral.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7599/7599_texto_integral.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7600/7600_texto_integral.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7601/7601_texto_integral.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7602/7602_texto_integral.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7612/7612_texto_integral.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7613/7613_texto_integral.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7614/7614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7615/7615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7616/7616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7617/7617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7618/7618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7619/7619_texto_integral.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7631/projeto_de_lei_indica_-_procon.docx_33333333.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7627/teste.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7630/pl_indicacao_licitacao.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7634/pl_indicacao_procon.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7638/indicacao_disque_vida.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7655/rua_do_banhado_vila_mina.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7656/redutor_velocidade__na_rua_adalberto_wortmann.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7657/praca_de_lazer_vila_mina.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7658/platanos_na_av_conego_joao_marchesi.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7659/area_localizada_junto_a_antena_da_radio_clube.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7660/rek_parking.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7666/adquirir_uma_maquina_de_raio_x.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7693/contratados_mais_medicos.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7704/guarda_armada_hcc.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7661/indicacao_ciclovia_rua_francisco_bertoluci.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7662/sugerindo_que_o_executivo_faca_uma_acao_com_o_c_h7W1NDT.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7663/pl_indicacao_creche_do_idoso.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7664/pl_indicacao_iptu_animais_1.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7678/institui_o_programa_calcada_limpa.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7698/oftalmologista.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7680/plantando_vida.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7681/guarda_volumes.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7683/zoneamento.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7703/guarda_armada_hcc.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7731/indicacao_pl_serginho_1.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7732/indicacao_serginho_3.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7711/indicacao_lei_esporte_paraolimpico.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7710/isencao_RYosz6G.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7712/ruy_viana_rocha.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7713/dom_pedro.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7714/limpeza_da_praca_vila_mina.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7715/monumentos.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7716/celulares.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7717/cameras.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7718/manutencao_mercado_brombatti.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7719/que_o_promotor_notifique_os_correios_para_entre_ff5rnNk.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7720/indi_asfalto_beco_ciep.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7721/indi_bombeiros.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7722/indi_conquistando_perfeicao.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7730/indicacao_pl_serginho_2.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7735/desfile.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7739/passarela.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7740/lixo_zero.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7741/lixo_tematico.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7742/alvaras.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7743/alvara_pro.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7744/creche.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7745/jair_da_veiga.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7746/indicacao_trilha.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7755/atendimento_aos_alunos_deficientes.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7756/deficientes.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7757/ibama.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7758/liberdade.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7759/nota_10.odt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7760/redutor.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7761/rotula_1.odt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7762/rotula_2.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7763/indicacao_ensino_medio.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7764/indicacao_quadra.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7765/indicacao_festival_de_teatro_escolar.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7774/velhos.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7775/pneu.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7778/lixo.odt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7776/lampadas.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7777/asfalto.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7779/portadoras.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7780/agentes.odt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7781/diferenciada.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7791/indicacao_nego.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7792/felisberto_moraes.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7793/que_se_entre_em_contato_com_o_governo_federal_p_zGW9Wjh.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7794/ambiental.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7795/sebrae.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7796/horarios.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7797/medicamentos.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7798/plantas.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7799/rek.odt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7800/seguranca.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7801/social.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7802/indi_progredir.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7803/indicacao_orla_lago.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7804/pl_indicacao_dia_da_limpeza.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7822/saude.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7823/rotula.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7824/radio.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7825/platanos.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7826/ourides.odt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7827/esmeraldo.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7828/chacrao.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7829/bom_jesus.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7836/indicacao_quebra_molas_assis_brasil.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7837/subsidiar_a_viagem_dos_alunos_da_zona_rural.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7838/defesa.odt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7839/deficientes.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7840/fotovoltaica.odt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7841/mobilidade.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7842/interior.odt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7849/projeto.odt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7844/saiqui.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7845/santa_terezinha.odt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7857/indicacao_empresas_de_telefonia.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7858/indicacao_adesivo_carros_canela.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7859/indicacao_quebra_molas_patricio_zini.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7860/indicacao_quebra_molas_portugal.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7861/projeto_jonas_atualizado.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7862/wilibaldp.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7863/sao_lucas.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7864/redutor_s.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7865/quadra.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7866/posto_chacrao.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7867/iluminacao.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7868/creche.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7869/asfaltamento.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7875/pl_indicacao_trabalhadores.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7876/pl_indicacao_braille.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7870/agentes.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7892/indicacao_sumidouro_comunitario.odt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7893/ulisses.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7894/ambulancia.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7895/agentes.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7896/calcadas.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7897/escola_tecnica.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7898/homero.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7899/neo.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7900/social.odt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7891/indicacao_quebra_molas_rua_roma_xvcqw0k.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7926/indicacao_quebra_bernadino_timoteo_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7927/ind_parada_sao_lucas.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7928/dom_pedro.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7929/teixeira_soares.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7930/quadra.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7931/praca.odt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7932/paul.odt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7933/lazer.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7934/lampadas.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7935/corrego.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7939/bom_jesus.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7938/ana.odt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7936/indicampo_do_tatu.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7937/indi_quebra_molas_pedro_oscar.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7940/indi_embarque_e_desembarque_nos_postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7949/ind_patrimonio.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7950/indicacao_paradas_de_onibus_havan.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7951/saude.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7952/rua_do_b.odt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7953/redutores.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7954/rua_chap.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7955/benfeitorias.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7956/denuncias.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7957/homeopaticos.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7960/limpeza.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7965/indicacao_2_ccs_departamento_de_transito.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7966/praca.odt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7967/bolsoes.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7968/p_ro_jardim.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7969/iluminacao.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7970/turismo.odt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7971/placa.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7972/internet.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7973/arvore.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7992/indicacao_patrola_chacrao.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7993/compre_uma_maquina_nova_de_raio-x_ultima_geraca_sNwVoHv.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7994/que.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7995/praca.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7996/depress.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7997/banrisul.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7998/ernesto_dorneles.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7999/boca.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8000/asfalto.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8001/asfalt_e_q.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8002/indicacao_quebra_molas_rua_panoramica.odt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8015/indi_acascalhamento_junta.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8016/sinalizacao.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8017/mulher.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8018/ambi.odt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8019/pavil.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8020/poli.odt" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8021/ratos.odt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8022/residentes.odt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8023/ro.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8024/indicacao_placa.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8032/avc.odt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8033/can.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8034/corte.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8035/divu.odt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8036/matri.odt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8037/pl_l.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8038/show.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8039/rua.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8064/praca.odt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8065/ped.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8066/medico.odt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8067/colorindo.odt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8068/fachadas.odt" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8069/jornal.odt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8070/cidadania.odt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8071/artes.odt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8103/pedras.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8102/fmp.odt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8104/escola.odt" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8105/ernesto.odt" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8106/dente.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8107/caracol.odt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8108/triturador.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8109/pvs.odt" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8225/ind_citral.odt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8226/laje_de__pedro.odt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8227/aeroporto.odt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8228/agua.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8229/diabete.odt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8230/equipamentos.odt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8231/lixo.odt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8232/sacola_biop.odt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8233/sacola.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8234/sao_rafael.odt" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8235/vila_do_cedro.odt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7109/7109_texto_integral.odt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7110/7110_texto_integral.odt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7114/7114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7132/7132_texto_integral.odt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7133/7133_texto_integral.odt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7134/7134_texto_integral.odt" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7138/7138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7139/7139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7159/7159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7160/7160_texto_integral.odt" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7187/7187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7188/7188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7189/7189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7194/7194_texto_integral.odt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7224/7224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7245/7245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7247/7247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7249/7249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7265/7265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7281/7281_texto_integral.odt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7283/7283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7307/7307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7308/7308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7309/7309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7310/7310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7313/7313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7329/7329_texto_integral.odt" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7330/7330_texto_integral.odt" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7331/7331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7334/7334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7351/7351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7362/7362_texto_integral.odt" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7366/7366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7367/7367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7368/7368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7382/7382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7398/7398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7399/7399_texto_integral.odt" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7402/7402_texto_integral.odt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7405/7405_texto_integral.odt" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7423/7423_texto_integral.odt" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7424/7424_texto_integral.odt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7425/7425_texto_integral.odt" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7427/7427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7448/7448_texto_integral.odt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7472/7472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7473/7473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7474/7474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7485/7485_texto_integral.odt" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7490/7490_texto_integral.odt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7491/7491_texto_integral.odt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7492/7492_texto_integral.odt" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7493/7493_texto_integral.odt" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7498/7498_texto_integral.odt" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7499/7499_texto_integral.odt" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7500/7500_texto_integral.odt" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7513/7513_texto_integral.odt" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7518/7518_texto_integral.odt" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7538/7538_texto_integral.odt" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7539/7539_texto_integral.odt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7540/7540_texto_integral.odt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7552/7552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7553/7553_texto_integral.odt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7564/7564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7565/7565_texto_integral.odt" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7569/7569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7604/7604_texto_integral.odt" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7608/7608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7620/7620_texto_integral.odt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7621/7621_texto_integral.odt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7622/7622_texto_integral.odt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7639/9594.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7637/9595.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7643/ademir__mocao.odt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7644/mocao_ctg_65_anos.odt" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7645/mocao_roberto_pan_mulfsob.odt" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7646/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7647/orildo.odt" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7648/the_petit.odt" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7665/mocao_ana_angelo.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7675/mocao_escola_diva.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7674/mocao_de_repudio.odt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7690/mocao_no_2019_cbmrs.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7697/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7723/mocao_equipe_mato_ou_morro.odt" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7724/marina_sosim.odt" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7725/bruna.odt" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7747/mocao_aplausos_guilherme.odt" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7748/mocao_de_aplauso_abutres_moto_clube.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7809/mocao_agentes_de_transito.odt" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7810/mocao_taxista.odt" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7818/mocao_de_aplauso_dionatan.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7846/mocao__ari.odt" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7847/descontentamento_com_a_possivel_retirada_de_doi_etYdRIv.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7852/mocao_de_aplauso_para_a_universidade_de_caxias__V0gCJCT.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7853/confeitaria_serrana.odt" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7854/julio.odt" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7855/jurgen.odt" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7856/sergio.odt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7889/mocao_de_aplauso_ao_corpo_diretivo_da_escola_coopec.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7890/mocao_de_aplauso_mara_rubia.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7901/mocao_de_aplauso_eva_dias.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7922/mocao_gallas.odt" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7923/mocao_alambique_flor_do_vale.odt" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7924/mocao_de_paulo_flore.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7944/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7958/clovis.odt" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7959/bombeiro.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7974/mocao_de_aplauso_braulio.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7975/mocao_de_aplauso_alenirio.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7976/mocao_de_aplauso_josemar.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7977/laghetto.odt" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7978/terno_de_reis.odt" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7980/mocao_de_aplauso_jose_hildor_leal.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8007/mocao_a_brigada.odt" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8004/mocao_de_aplauso_dirceu.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8005/mocao_de_aplauso_pedro_jose_carlos.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8006/mocao_de_aplauso_pedro_dioclecio.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8008/mocao_pms_2.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8013/mocao_de_aplauso_ao_pedro_fogaca..doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8010/mocao_de_repudio_servidores.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8011/mocao_de_aplauso_para_a_secretaria_de_turismo.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8012/mocao_de_aplauso_85_anos_circulo.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8009/pedido_de_informacoes_no_2019_citacao_prefeitu_YWDDxkq.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8014/mocao_festival_de_danca.odt" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8031/mocao_s.odt" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8040/mocao_havan.odt" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8041/mocao_de_repudio_plebicito.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8052/mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8053/mocao_serrano.odt" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8072/aplauso_ao_farmacia_lider_pelo_seu_aniversario__8HK3Jzh.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8224/mocao_no_2019_ze_agnelo.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8223/mocao_de_pesar.odt" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8239/aplauso_toque.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7163/7163_texto_integral.odt" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7197/7197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7198/7198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7212/7212_texto_integral.odt" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7213/7213_texto_integral.odt" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7242/7242_texto_integral.odt" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7243/7243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7244/7244_texto_integral.odt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7282/7282_texto_integral.odt" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7311/7311_texto_integral.odt" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7312/7312_texto_integral.odt" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7361/7361_texto_integral.odt" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7369/7369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7383/7383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7400/7400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7406/7406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7407/7407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7408/7408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7409/7409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7410/7410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7426/7426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7445/7445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7460/7460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7461/7461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7462/7462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7463/7463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7464/7464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7466/7466_texto_integral.odt" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7470/7470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7471/7471_texto_integral.odt" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7516/7516_texto_integral.odt" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7517/7517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7536/7536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7537/7537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7554/7554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7605/7605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7623/7623_texto_integral.odt" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7624/7624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7625/7625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7633/pedido_de_informacao_transito.odt" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7635/9601.odt" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7649/qual_o_tempo_de_espera_na_fila_da_castracao..doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7650/se_ja_foi_feito_a_licitacao_para_o_concerto_da__KVhyVfS.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7651/operacao_financeira.odt" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7726/inf_turismo.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7727/posto_saude_ii.odt" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7728/pedido_de_informacao_sistema_de_informatica.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7729/sobra_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7749/copia_e_informe_se_existe_algum_candidato_conco_LxmU2LY.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7773/pedido_de_informacao_salarios.odt" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7783/pedido_de_informacoes_no_2019_qtas_pessoas_no_mirote.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7784/pedido_de_informacoes_2019_telefone_animais.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7785/pedido_de_informacoes_2019_reus_improbidade_e__exgsFCa.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7786/pedido_de_informacoes_no_2019_rol_dos_estgiari_qwDmk3J.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7788/pedido_de_informacoes_2019_acoes_improbidade_n_VWPYOpJ.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7787/pedido_de_informacoes_2019_honorarios_advogado_6To60J0.docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7789/pedido_de_informacao_sobre_arroios.odt" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7848/caracol_que_esta_a_7km_do_centro_da_cidade_pode_wkUUK33.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7886/wiliibald.odt" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7941/pedido_de_informacoes_no_2019_recurso_ong_info.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7947/museu.odt" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7948/sec_saude_inf.odt" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8029/pedido_de_informacao_estatua.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8042/qual_o_custo_anual_de_um_vereador_ao_cofres_publicos.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8043/qual_o_valor_que_o_executivo_paga_hoje_com_alug_DyIVjsG.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8044/quantos_imoveis_edificado_a_prefeitura_possui..doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8045/se_houve_apontamento_do_recurso_repassado_em_20_MinLryg.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8046/liixo.odt" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8073/se_a_sede_do_centro_social_padre_franco_possui_ppci..doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8074/se_a_sede_do_oasis_santa_angel_possui_ppci.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8075/pedido_de_informacao_transito.odt" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8076/pedido_de_informacao_rek.odt" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8077/pedido_de_informacao_pintor.odt" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7136/7136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7137/7137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7165/7165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7195/7195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7196/7196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7241/7241_texto_integral.odt" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7263/7263_texto_integral.odt" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7301/7301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7302/7302_texto_integral.odt" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7303/7303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7304/7304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7305/7305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7300/7300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7326/7326_texto_integral.odt" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7327/7327_texto_integral.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7328/7328_texto_integral.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7350/7350_texto_integral.odt" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7401/7401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7411/7411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7412/7412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7413/7413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7434/7434_texto_integral.odt" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7497/7497_texto_integral.odt" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7636/9600.odt" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7652/tapa_buraco__1_de_janeiro.odt" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7733/pedido_de_providencia_container_serginho.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7734/pedido_de_providencia_egr_serginho.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7790/que_seja_colocado_duas_linhas_de_onibus_semanai_WWLr7aJ.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7887/frida_haak.odt" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7888/estrada_banhado_grande.odt" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7942/borges_de_medeiros.odt" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7943/pedido_de_providencias_no2019_jair_da_veiga_muro.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8025/prov_esgoto.odt" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8062/redutor_dbombacha.odt" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8063/onibus_bairros.odt" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7209/7209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7469/7469_texto_integral.odt" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7489/7489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7529/7529_texto_integral.odt" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7686/projeto_de_decreto_legislativo_final_de_ano_2.odt" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7770/pdl_margarete_fatima_lucca.odt" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7814/cidadao_canelense_-_marco_antonio.odt" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7815/cidadao_canelense_-_leandra.odt" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7816/cidadao_canelense_-_valdir_boniatti.odt" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7817/cidadao_canelense_-_pedro_boniatti.odt" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7833/pdl_12_2019.odt" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7834/famoso.odt" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7835/leo.odt" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7883/pdl_15_2019.odt" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7884/pdl_16_2019.odt" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7885/pdl_vladimir.odt" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7919/maria_cassola.odt" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7920/titulo_saldanha.odt" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7921/marina_susin_projeto_TTmqh5d.odt" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7946/cris_projeto.odt" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7989/cidadao_canelense_-_arnaldo_tramontin.odt" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7990/cidadao_canelense_-_claudio_scherer.odt" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7991/cidadao_canelense_-_aracy_sartori.odt" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8026/titulo_de_cidadao_canelense_ao_ilustre_senhor_a_0qUs4i9.odt" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8027/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_6uFlZIi.odt" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8028/cidadao_canelense_-_ricardo_campos_mentz.odt" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8055/titulo_de_cidadao_canelense_ao_ilustrissimo_sen_xTsGJKr.odt" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8078/eloi.odt" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8079/marcelomattedasilva.odt" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8080/ronaldo.odt" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8081/pdl_pedro_almeida_de_oliveira.odt" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8083/pdl_francisco_pedro_dos_santos.odt" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8084/cidadao_canelense_-_elias_davi_da_rosa.odt" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8085/cidadao_canelense_-_nilda_terezinha_de_athaides.odt" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8086/cidadao_canelense_-_daniela.odt" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8087/pastor_Zg0F5Zu.odt" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8088/cidadao_canelense_-_adelar_ramm_just.odt" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8091/vilmar.odt" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8092/pdl_valente.odt" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8093/cidadao_canelense_-_aldo_tramontin.odt" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8094/angelo.odt" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7831/projeto_de_emenda_a_lei_organica_-_emenda_const_7vJnYPF.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7193/7193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7214/7214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7248/7248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7428/7428_texto_integral.zip" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7877/plc_no_xx_-_2019_-_enfermeiros.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7962/plc_no_06-_2019_-_alteracao_do_codigo_tributari_nhJk25H.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8049/plc_no_007_-_2019_-_alteracao_lc_no_25-2012_-_r_DzJ3IQt.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8100/plc_no_008_-_2019_-_adita_tabela_ii_-_planta_g_Uhsv10M.docx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8097/plc_no_009_-_2019_-_agentes_de_endemias_-_alte_7xLeCPW.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7120/7120_texto_integral.odt" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7121/7121_texto_integral.odt" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7122/7122_texto_integral.odt" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7166/7166_texto_integral.odt" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7239/7239_texto_integral.odt" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7397/7397_texto_integral.odt" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7512/7512_texto_integral.odt" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7603/7603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7632/pll_10.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7873/_pll_auxilio_transporte.docx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7874/pll_a_ser_apresentado_1.odt" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7106/7106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7107/7107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7108/7108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7111/7111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7113/7113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7141/7141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7140/7140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7161/7161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7162/7162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7190/7190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7192/7192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7215/7215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7216/7216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7217/7217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7218/7218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7219/7219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7220/7220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7251/7251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7266/7266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7267/7267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7268/7268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7284/7284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7314/7314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7315/7315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7336/7336_texto_integral.odt" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7338/7338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7339/7339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7340/7340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7403/7403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7429/7429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7430/7430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7431/7431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7432/7432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7433/7433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7446/7446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7468/7468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7496/7496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7495/7495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7514/7514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7515/7515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7530/7530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7531/7531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7532/7532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7533/7533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7534/7534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7535/7535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7574/7574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7573/7573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7575/7575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7576/7576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7577/7577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7578/7578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7579/7579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7580/7580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7581/7581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7582/7582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7583/7583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7584/7584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7585/7585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7586/7586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7587/7587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7588/7588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7589/7589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7590/7590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7591/7591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7592/7592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7609/7609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7610/7610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7611/7611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7626/pl_no_071_-_2019-_contratacao_temporaria_motori_KEZFoZr.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7628/pl_no_072_-_2019-_limita_30_para_cobranaca_de_c_uKCuyjI.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7629/pl_no_073_-_2019-_permuta_cassino_x_hospital_novo.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7640/pl_no_074_-_2018_-_altera_lei_3.942_-_ppa_2018-_GCX2sl4.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7641/pl_no_075_-_2019_-_altera_lm_no_4.142-2018_-_ld_DceWmy8.zip" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7642/pl_no_076_-_2019_-_denomina_ginasio_municipal__M59HUYB.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7653/pl_no_77_-_2019_-_ldo_2020.zip" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7654/pl_no_078_-_2019_-_retificacao_da_lei_municipal_6HOWSc7.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7736/pl_no_079_-_2019_-_abre_credito_suplementar_por_sPTVZny.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7705/pl_no_80_-_2019_abre_credito_suplementar_por_e_S1itg8w.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7706/pl_no_81-_2019_abre_credito_suplementar_por_re_FHv4EzF.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7707/pl_no_082-_2019_-_pro-sinos.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7708/pl_no_083_-_2019_altera_lei_3.954-2017_autoriz_P0E965S.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7709/pl_no_084-_2019_-_imovel_fudacao_cultural_de_ca_nXDm9iN.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7738/pl_no_085_-_2019_-_abre_credito_suplementar_por_qr6Qh27.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7737/pl_no_086_-_2019_-_agentes_de_combate_a_endemias.doc" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7750/pl_no_087_-_2019_-_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7751/pl_no_088_-_2019_-_mocovi_-_aditivo_r_90.00000.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7767/pl_no_089_-_2019-_autoriza_alienacao_de_imovel_-_lions.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7768/pl_no_090_-_2019_-_centro_de_feiras_-_supergame_OAOQ83B.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7769/pl_no_091_-_2019_-_projeto_especial_-_mitra_da_diocese.zip" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7782/pl_no_092_-_2019_-_abre_credito_suplementar_por_8GDInr6.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7805/pl_no_093_-_2019-_contratacao_de_caixas_caracol.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7806/pl_no_094_-_2019_-_desconto_iptu_e_taxa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7807/pl_no_095_-_2019_-_altera_lei_557-1981_-_denomi_VDD1PJw.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7808/pl_no_096_-_2018_-_auxilio_financeiro_-_acic_sa_3zeOvvo.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7812/pl_no_097_-_2019_-_auxilio_financeiro_-_fcc_-_f_QhVhzf5.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7813/pl_no_098_-_2019_-_contratacao_temporaria_-_var_GJv5LU6.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7819/pl_no_099_-_2019_-_institui_7_de_julho_data_de__IXSkzeE.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7820/pl_no_100_-_2019_-_auxilio_financeiro_-_rosa_de_GzmZjfZ.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7830/pl_no_101_-_2019_-_abre_credito_suplementar_por_PU5Z3lb.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7832/pl_no_102_-_2019_-_alteracao_lei_4.348-2019_-_c_4AXIV5Z.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7851/pl_no_103_-_2019_-_altera_a_lm._2100-2004_-_ciep.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7850/pl_no_104_-_2019_-_projeto_intervir_nas_ruas.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7878/pl_no_105_-_2018_-_auxilio_financeiro_-_aditivo_Y6Nvz4S.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7879/pl_no_106_-_2018_-_auxilio_financeiro_-_oasis_s_XhQsuf1.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7880/pl_no_107_-_2019_-_abre_credito_suplementar_por_C7aiP4K.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7881/pl_no_108_-_2019_-_abre_credito_suplementar_por_mkJznqX.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7882/pl_no_109_-_2019_-_abre_credito_suplementar_por_aGq2LWd.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7902/pl_no_110-_2019-_criacao_do_centro_de_referenci_OlbNfVj.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7903/pl_no_111_-_2019_-_abre_credito_suplementar_por_zvDCbng.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7904/pl_no_112_-_2019_-_abre_credito_suplementar_por_786Tm1x.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7905/pl_no_113_-_2019_-_abre_credito_suplementar_por_g4qCCvo.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7906/pl_no_114_-_2019_-_abre_credito_suplementar_por_8r9dGqa.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7907/pl_no_115_-_2019_-_abre_credito_suplementar_por_gZ9eZvI.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7908/pl_no_116_-_2019_-_abre_credito_suplementar_por_1hgK2MJ.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7909/pl_no_117_-_2019_-_abre_credito_suplementar_por_1mh0Yhv.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7910/pl_no_118_-_2019_-_abre_credito_suplementar_por_uduaUo9.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7911/pl_no_119_-_2019_-_abre_credito_suplementar_por_RYVytuM.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7912/pl_no_120_-_2019_-_abre_credito_suplementar_por_M9eEpiy.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7913/pl_no_121_-_2019_-_abre_credito_suplementar_por_EqmXPfi.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7914/pl_no_122_-_2019_-_abre_credito_suplementar_por_Buhtb0f.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7915/pl_no_123_-_2019_-_abre_credito_suplementar_por_xHDJNmZ.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7916/pl_no_124_-_2019_-_abre_credito_suplementar_por_jtM0JMi.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7917/pl_no_125_-_2019_-_abre_credito_suplementar_por_NqjdBHC.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7918/pl_no_126_-_2019_-_abre_credito_suplementar_por_YyIghix.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7945/pl_no_127_-_2019_-_doacao_de_rua_-_licio_administracao.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7961/pl_no_128_-_2019_-_area_interesse_social_-_rua__DlDi2p3.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7963/pl_no_129_-_2019_-_abre_credito_suplementar_por_dI31wmp.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7964/pl_no_130_-_2019_-_loa_2020.zip" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7979/pl_no_131_-_2019_-_projeto_lei_vegetacao_-_vers_1dDdCWv.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7983/pl_no_132_-_2019_-_abre_credito_suplem._por_exp_lfbJMpy.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7982/pl_no_133_-_2019_-_abre_credito_suplementar_por_w8z4pze.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7984/pl_no_134_-_2019_-_plano_de_mobilidade_urbana_0_NI9rJBp.zip" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7988/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__wjSTWi3.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7987/pl_no_136_-_2019_-_abre_credito_suplementar_por_RyB9K01.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7986/pl_no_137_-_2019_-_auxilio_financeiro_-_apae_r__ru5G5T1.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7985/pl_no_138_-_2019_-_jari.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8047/pl_no_139_-_2019_-_abre_credito_suplementar_por_bq8FmgU.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8048/pl_no_140_-_2019-_interesse_social_-_reviver_-__UOo1y8z.odt" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8050/pl_no_141-_2019_-_abre_credito_suplementar_por__qDKQTxD.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8056/pl_no_142_-_2019_-_recebimento_de_projeto_aeroporto.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8061/pl_no_143_-_2019_-_interesse_social_-_terras_al_ecfiu2V.zip" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8058/pl_no_144_-_2019_-_auxilio_financeiro_-_d._luiz_YFsEqkX.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8059/pl_no_145_-_2019_-_abre_credito_suplementar_por_jbiQo57.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8060/pl_no_146_-_2019_-_abre_credito_suplementar_por_KnduXd7.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8090/pl_no_147_-_2019_-_abre_credito_suplementar_por_k2wbpvx.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8099/pl_no_148_-_2019_-_projeto_especial_havan_rjzr2yz.zip" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8101/pl_no_149_-_2019_-_abre_credito_suplementar_por_UpGTU6J.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8098/pl_no_150_-_2019_-_financiamento_bndes_-_caixa__H1G1mGP.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8096/pl_no_151_-_2019_-_alteracao_lm_no_4.341-2019_-_EiqOgiO.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8203/pl_no_152_-_2019_-_alteracao_lei_no_3.663-2015.docx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8204/pl_no_153_-_2019_-_contratacao_diversas_-_obras_a1vgwnx.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8205/pl_no_154_-_2019_-_altera_lei_3.942_-_ppa_2018-_s3skKcF.zip" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8206/pl_no_155_-_2019-_contratacao_temporaria_-_vari_68O6w3U.odt" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8236/pl_no_156_-_2019_-_auxilio_financeiro_comdica_-_apae_r_21.436174.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8237/pl_no_157_-_2019_-_calendario_de_eventos_2020.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8238/pl_no_158_-_2019_-_auxilio_subvencao_-_ctg_-_rodeio.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8240/pl_no_159_-_2019_-_auxilio_financeiro_-_mocovi_-_auxilio_natalino.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8241/pl_no_160_-_2019_-_beneficio_canela_do_futuro_-_dauper_ind._e_comercio.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8245/pl_no_161_-_2019_-_procon.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7144/7144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7386/7386_texto_integral.odt" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7447/7447_texto_integral.odt" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7772/pr_banco_de_ideias..doc" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7771/resolucao_sessao_itinerante_09.07.odt" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8095/resolucao_2.2014.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7112/7112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7142/7142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7191/7191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7306/7306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7384/7384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7385/7385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7444/7444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7467/7467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/./sapl/public/materialegislativa/2019/7568/7568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7766/requerimento_savi.doc" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7981/requerimento_emilia.doc" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8030/requerimento_emilia_para_saude.doc" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/7754/pl_no_077_-_2019_-_substitutivo_-_ldo_2020.zip" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8051/pl_no_130_-_2019_-_loa_2020_-_substitutivo.zip" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8054/plo_131_subs_2019.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canela.rs.leg.br/media/sapl/public/materialegislativa/2019/8057/pl_no_135_-_2019_-_cede_parte_de_imovel_a_ass.__ar95xD0.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>